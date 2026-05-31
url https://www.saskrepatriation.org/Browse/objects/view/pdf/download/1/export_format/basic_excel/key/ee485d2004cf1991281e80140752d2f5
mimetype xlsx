--- v0 (2026-04-16)
+++ v1 (2026-05-31)
@@ -1,64 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2859">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2587">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1 lead slug (BHH.00482)</t>
   </si>
   <si>
     <t>2 Metal bullet clips (BHH.00429)</t>
   </si>
   <si>
     <t>2 Square nails iron (BHH.00430)</t>
   </si>
   <si>
     <t>Acrylic painting (BHH.00163)</t>
   </si>
   <si>
@@ -667,56 +665,50 @@
   <si>
     <t>bag (BHH.00682)</t>
   </si>
   <si>
     <t>bag (BHH.00696)</t>
   </si>
   <si>
     <t>bag (BHH.00721)</t>
   </si>
   <si>
     <t>bag (BHH.00736)</t>
   </si>
   <si>
     <t>bag (BHH.01803)</t>
   </si>
   <si>
     <t>bag (BHH.01817)</t>
   </si>
   <si>
     <t>bag (BHH.01843)</t>
   </si>
   <si>
     <t>bag (BHH.01850)</t>
   </si>
   <si>
-    <t>bag (BHH.02719)</t>
-[...4 lines deleted...]
-  <si>
     <t>bag (BHH.01005)</t>
   </si>
   <si>
     <t>bag (BHH.01042)</t>
   </si>
   <si>
     <t>bag ; parfleche bag (BHH.01553)</t>
   </si>
   <si>
     <t>bag ; pouch (BHH.00921)</t>
   </si>
   <si>
     <t>bag ; pouch (BHH.00923)</t>
   </si>
   <si>
     <t>bag ; purse (BHH.00913)</t>
   </si>
   <si>
     <t>bag ; purse (BHH.00914)</t>
   </si>
   <si>
     <t>bag ; purse (BHH.00915)</t>
   </si>
   <si>
     <t>bag ; purse (BHH.00920)</t>
@@ -734,76 +726,50 @@
     <t>bag ; purse (BHH.00928)</t>
   </si>
   <si>
     <t>bag ; purse (BHH.02006)</t>
   </si>
   <si>
     <t>bag ; purse (BHH.02071)</t>
   </si>
   <si>
     <t>bag ; purse (BHH.01409)</t>
   </si>
   <si>
     <t>bag ; wall pouch (BHH.02064)</t>
   </si>
   <si>
     <t>bag ; wall pouch (BHH.02065)</t>
   </si>
   <si>
     <t>bag ; wall pouch (BHH.02066)</t>
   </si>
   <si>
     <t>bag ; wallet (BHH.02004)</t>
   </si>
   <si>
     <t>Bag for Gun Cleaning Rod (BHH.02488)</t>
-  </si>
-[...24 lines deleted...]
-Pipe bag (BHH.02775)</t>
   </si>
   <si>
     <t>Bag; Beaded Pouch (BHH.02056)</t>
   </si>
   <si>
     <t>bag; or wallpocket (BHH.00925)</t>
   </si>
   <si>
     <t>bag; whimsy (BHH.00705)</t>
   </si>
   <si>
     <t>Band / Cuff (BHH.01532)</t>
   </si>
   <si>
     <t>Band / Cuff (BHH.01533)</t>
   </si>
   <si>
     <t>Band / Cuff (BHH.01534)</t>
   </si>
   <si>
     <t>bandolier (BHH.00546)</t>
   </si>
   <si>
     <t>bandolier (BHH.01370)</t>
   </si>
@@ -978,53 +944,50 @@
   <si>
     <t>bead (BHH.00573)</t>
   </si>
   <si>
     <t>bead (BHH.00574)</t>
   </si>
   <si>
     <t>bead (BHH.00575)</t>
   </si>
   <si>
     <t>bead (BHH.00576)</t>
   </si>
   <si>
     <t>Beaded arm band (BHH.02175)</t>
   </si>
   <si>
     <t>Beaded arm band (BHH.02178)</t>
   </si>
   <si>
     <t>Beaded arm band (BHH.02189)</t>
   </si>
   <si>
     <t>Beaded arm band (BHH.02190)</t>
   </si>
   <si>
-    <t>Beaded bag (BHH.02648)</t>
-[...1 lines deleted...]
-  <si>
     <t>Beaded belt (BHH.02559)</t>
   </si>
   <si>
     <t>Beaded belt (BHH.01769)</t>
   </si>
   <si>
     <t>Beaded belt (BHH.01881)</t>
   </si>
   <si>
     <t>Beaded belt (BHH.01889)</t>
   </si>
   <si>
     <t>Beaded belt (BHH.01895)</t>
   </si>
   <si>
     <t>Beaded belt (BHH.01899)</t>
   </si>
   <si>
     <t>Beaded belt (BHH.01902)</t>
   </si>
   <si>
     <t>Beaded belt (BHH.01903)</t>
   </si>
   <si>
     <t>Beaded belt (BHH.01907)</t>
@@ -1987,105 +1950,93 @@
     <t>blanket, saddle (BHH.02413)</t>
   </si>
   <si>
     <t>blanket, saddle (BHH.02418)</t>
   </si>
   <si>
     <t>blanket, saddle; 
 saddle cloth (BHH.00566)</t>
   </si>
   <si>
     <t>Blouse (BHH.02267)</t>
   </si>
   <si>
     <t>blouse (BHH.01551)</t>
   </si>
   <si>
     <t>bodice ; shirt (BHH.02387)</t>
   </si>
   <si>
     <t>Bone flesher (BHH.00408)</t>
   </si>
   <si>
     <t>bone gaming piece (BHH.01581)</t>
   </si>
   <si>
-    <t>Bone Whistle ; Eagle Bone Whistle (BHH.02618)</t>
-[...1 lines deleted...]
-  <si>
     <t>book (BHH.02101)</t>
   </si>
   <si>
     <t>Book; Magazine (BHH.00181)</t>
   </si>
   <si>
     <t>Bottle with bottle cover (BHH.00170)</t>
   </si>
   <si>
     <t>bow (BHH.00233)</t>
   </si>
   <si>
     <t>bow (BHH.01378)</t>
   </si>
   <si>
     <t>bow (BHH.01379)</t>
   </si>
   <si>
     <t>bow (BHH.01380)</t>
   </si>
   <si>
     <t>bow (BHH.01381)</t>
   </si>
   <si>
     <t>bow (BHH.01382)</t>
   </si>
   <si>
     <t>bow (BHH.01385)</t>
   </si>
   <si>
     <t>bow (BHH.01386)</t>
   </si>
   <si>
     <t>bow (BHH.01387)</t>
   </si>
   <si>
     <t>bow &amp; arrow set (BHH.02546)</t>
   </si>
   <si>
     <t>bow and arrow set (BHH.01546)</t>
   </si>
   <si>
     <t>Bow from and arrow set (BHH.01384)</t>
-  </si>
-[...7 lines deleted...]
-    <t>bowl (BHH.02844)</t>
   </si>
   <si>
     <t>Box of rifle cartridges, 14 rounds (BHH.00440)</t>
   </si>
   <si>
     <t>braid and ornament set (BHH.01616)</t>
   </si>
   <si>
     <t>braid and ornament set (BHH.01617)</t>
   </si>
   <si>
     <t>braid and ornament set (BHH.01618)</t>
   </si>
   <si>
     <t>Braided Hide rope (BHH.02207)</t>
   </si>
   <si>
     <t>Braided horse hair (BHH.01704)</t>
   </si>
   <si>
     <t>Braided horse hair (BHH.01705)</t>
   </si>
   <si>
     <t>Brass bead (BHH.00189)</t>
   </si>
@@ -2212,58 +2163,50 @@
   <si>
     <t>Bullet loose lead (BHH.00438)</t>
   </si>
   <si>
     <t>Bullet mold (BHH.00144)</t>
   </si>
   <si>
     <t>Bullet mold, brass (BHH.00137)</t>
   </si>
   <si>
     <t>Bullet mold, iron, wooden handle, brass trim (BHH.00124)</t>
   </si>
   <si>
     <t>Bullet mold, wooden handle (BHH.01722)</t>
   </si>
   <si>
     <t>Bullet mold, wooden handle, iron with brass trim (BHH.00123)</t>
   </si>
   <si>
     <t>Bullet Spent (BHH.00437)</t>
   </si>
   <si>
     <t>Bullets assorted (BHH.00439)</t>
   </si>
   <si>
-    <t>Bundle; 
-[...6 lines deleted...]
-  <si>
     <t>Cannonball (BHH.00012)</t>
   </si>
   <si>
     <t>Cannonball with hollow (BHH.00011)</t>
   </si>
   <si>
     <t>canoe (BHH.01060)</t>
   </si>
   <si>
     <t>canoe model (BHH.00190)</t>
   </si>
   <si>
     <t>canoe, model (BHH.01498)</t>
   </si>
   <si>
     <t>canoe, model (BHH.00756)</t>
   </si>
   <si>
     <t>canoe, model (BHH.00812)</t>
   </si>
   <si>
     <t>Canvas (BHH.01807)</t>
   </si>
   <si>
     <t>Canvas bag (BHH.00435)</t>
@@ -2274,58 +2217,50 @@
   </si>
   <si>
     <t>Capote ; Coat (BHH.02274)</t>
   </si>
   <si>
     <t>cards, playing (BHH.00834)</t>
   </si>
   <si>
     <t>Caribou Coat; Parka; 
 jacket (BHH.02442)</t>
   </si>
   <si>
     <t>Caribou hide hat ; see notes (BHH.01709)</t>
   </si>
   <si>
     <t>Caribou hide jacket (BHH.02378)</t>
   </si>
   <si>
     <t>Caribou Parka ; Jacket (BHH.02089)</t>
   </si>
   <si>
     <t>Cartridge with 2 Bullets (BHH.00497)</t>
   </si>
   <si>
     <t>Cartridge with 5 Bullets (BHH.00496)</t>
-  </si>
-[...6 lines deleted...]
-mace (BHH.02845)</t>
   </si>
   <si>
     <t>ceremonial piece; mace (BHH.01602)</t>
   </si>
   <si>
     <t>ceremonial piece; mace (BHH.01606)</t>
   </si>
   <si>
     <t>choke cherries (BHH.01846)</t>
   </si>
   <si>
     <t>Choker (BHH.02233)</t>
   </si>
   <si>
     <t>Christmas Programme (BHH.00382)</t>
   </si>
   <si>
     <t>Cleaning rod (BHH.02503)</t>
   </si>
   <si>
     <t>Clip Holder for bullets (BHH.00042)</t>
   </si>
   <si>
     <t>Clip Holder for bullets (BHH.00044)</t>
   </si>
@@ -2441,78 +2376,72 @@
   <si>
     <t>correspondence (BHH.00332)</t>
   </si>
   <si>
     <t>Coup Stick (BHH.01583)</t>
   </si>
   <si>
     <t>coup stick; 
 ceremonial ?; 
 mace (BHH.01607)</t>
   </si>
   <si>
     <t>coupstick (BHH.00321)</t>
   </si>
   <si>
     <t>cover, cushion (BHH.01986)</t>
   </si>
   <si>
     <t>cover, cushion; 
 material (BHH.01985)</t>
   </si>
   <si>
     <t>cowee stick (BHH.02445)</t>
   </si>
   <si>
-    <t>cowee stick ; beaded wand handle (BHH.02725)</t>
-[...1 lines deleted...]
-  <si>
     <t>cradleboard, model; cradle board (BHH.01310)</t>
   </si>
   <si>
     <t>cradleboard; cradle board (BHH.01303)</t>
   </si>
   <si>
     <t>cradleboard; cradle board (BHH.00198)</t>
   </si>
   <si>
     <t>cradleboard; cradle board (BHH.00719)</t>
   </si>
   <si>
     <t>cradleboard; cradle board (BHH.00800)</t>
   </si>
   <si>
     <t>cradleboard; cradle board (BHH.00827)</t>
   </si>
   <si>
     <t>cradleboard; cradle board (BHH.02521)</t>
   </si>
   <si>
     <t>cradleboard; cradle board ; was recorded as missing now E1375/15344 (BHH.01313)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Cree Syllabic message on birchbark (BHH.02602)</t>
   </si>
   <si>
     <t>cuff (BHH.02573)</t>
   </si>
   <si>
     <t>cuff (BHH.02574)</t>
   </si>
   <si>
     <t>cuff (BHH.02576)</t>
   </si>
   <si>
     <t>cuff (BHH.02578)</t>
   </si>
   <si>
     <t>cuff (BHH.01419)</t>
   </si>
   <si>
     <t>cuff (BHH.01420)</t>
   </si>
   <si>
     <t>cuff (BHH.01466)</t>
   </si>
   <si>
     <t>cuff (BHH.01467)</t>
   </si>
@@ -2684,114 +2613,57 @@
     <t>Dress (BHH.02256)</t>
   </si>
   <si>
     <t>Dress (BHH.02284)</t>
   </si>
   <si>
     <t>dress (BHH.02419)</t>
   </si>
   <si>
     <t>dress ; beaded (BHH.02414)</t>
   </si>
   <si>
     <t>dress ; jingle dress (BHH.02392)</t>
   </si>
   <si>
     <t>dress; 
 Child (BHH.02404)</t>
   </si>
   <si>
     <t>Drillhole Cleaning Rod (BHH.00152)</t>
   </si>
   <si>
     <t>drinking cup (BHH.00286)</t>
   </si>
   <si>
-    <t>drum (BHH.02598)</t>
-[...13 lines deleted...]
-  <si>
     <t>drum (BHH.00183)</t>
   </si>
   <si>
-    <t>Drum ; Rattle (BHH.02630)</t>
-[...37 lines deleted...]
-  <si>
     <t>eagle staff (BHH.01622)</t>
   </si>
   <si>
     <t>eagle staff (BHH.01623)</t>
-  </si>
-[...1 lines deleted...]
-    <t>eagle wing fan (BHH.02729)</t>
   </si>
   <si>
     <t>ear ornament (BHH.01620)</t>
   </si>
   <si>
     <t>ear ornament (BHH.01621)</t>
   </si>
   <si>
     <t>Earring (BHH.02230)</t>
   </si>
   <si>
     <t>Earring (BHH.02232)</t>
   </si>
   <si>
     <t>Earring (BHH.02251)</t>
   </si>
   <si>
     <t>embroidered cuff (BHH.00270)</t>
   </si>
   <si>
     <t>embroidered cuff (BHH.00271)</t>
   </si>
   <si>
     <t>embroidered moccasin (BHH.00758)</t>
   </si>
@@ -2817,93 +2689,63 @@
   <si>
     <t>embroidered moccasin; 
 Children's (BHH.00907)</t>
   </si>
   <si>
     <t>Embroidered Moccasins (BHH.00166)</t>
   </si>
   <si>
     <t>Embroidered Moccasins (BHH.01773)</t>
   </si>
   <si>
     <t>embroidered shirt piece; 
 bib (BHH.00312)</t>
   </si>
   <si>
     <t>embroidered shirt piece; 
 breast piece (BHH.00226)</t>
   </si>
   <si>
     <t>Embroidered strip (BHH.00227)</t>
   </si>
   <si>
     <t>fan (BHH.01823)</t>
   </si>
   <si>
-    <t>fan (BHH.02718)</t>
-[...7 lines deleted...]
-  <si>
     <t>feather (BHH.01597)</t>
   </si>
   <si>
     <t>finger bag (BHH.00231)</t>
   </si>
   <si>
     <t>finger bag (BHH.00232)</t>
   </si>
   <si>
-    <t>fire bag (BHH.02669)</t>
-[...13 lines deleted...]
-  <si>
     <t>fire bag (BHH.01291)</t>
   </si>
   <si>
     <t>fire bag (BHH.01292)</t>
-  </si>
-[...4 lines deleted...]
-    <t>fire bag ; pipe bag (BHH.02840)</t>
   </si>
   <si>
     <t>flag (BHH.02041)</t>
   </si>
   <si>
     <t>flask, powder (BHH.00003)</t>
   </si>
   <si>
     <t>flesher (BHH.01562)</t>
   </si>
   <si>
     <t>flesher (BHH.01565)</t>
   </si>
   <si>
     <t>flesher (BHH.01569)</t>
   </si>
   <si>
     <t>flesher (BHH.01573)</t>
   </si>
   <si>
     <t>flesher (BHH.01574)</t>
   </si>
   <si>
     <t>flesher (BHH.01694)</t>
   </si>
@@ -3419,53 +3261,50 @@
     <t>Gun case (BHH.02281)</t>
   </si>
   <si>
     <t>gun case; 
 rifle case (BHH.02535)</t>
   </si>
   <si>
     <t>Gun powder (BHH.02539)</t>
   </si>
   <si>
     <t>Gun stock fragment (BHH.02444)</t>
   </si>
   <si>
     <t>Gun; Rifle; Muzzle Loading (BHH.02460)</t>
   </si>
   <si>
     <t>guncase (BHH.01876)</t>
   </si>
   <si>
     <t>hair ; porcupine ; part of quillwork display box (BHH.00403)</t>
   </si>
   <si>
     <t>hair band (BHH.02108)</t>
   </si>
   <si>
-    <t>Hair ornament (BHH.02623)</t>
-[...1 lines deleted...]
-  <si>
     <t>hair ties (BHH.01619)</t>
   </si>
   <si>
     <t>Hand cannon (BHH.00013)</t>
   </si>
   <si>
     <t>hand drum; 
 beater (BHH.01683)</t>
   </si>
   <si>
     <t>Hand painted photograph (BHH.01010)</t>
   </si>
   <si>
     <t>Hand tinted photograph (BHH.01009)</t>
   </si>
   <si>
     <t>Hand tinted photograph (BHH.01011)</t>
   </si>
   <si>
     <t>Hand tinted photograph (BHH.01012)</t>
   </si>
   <si>
     <t>Hand tinted photograph (BHH.01013)</t>
   </si>
   <si>
@@ -3580,53 +3419,50 @@
   </si>
   <si>
     <t>headdress; 
 head dress (BHH.00176)</t>
   </si>
   <si>
     <t>headdress; 
 head dress (BHH.00177)</t>
   </si>
   <si>
     <t>headdress; 
 head dress (BHH.00178)</t>
   </si>
   <si>
     <t>headdress; 
 head dress (BHH.00179)</t>
   </si>
   <si>
     <t>headdress; 
 head dress (BHH.00180)</t>
   </si>
   <si>
     <t>headpiece (BHH.00220)</t>
   </si>
   <si>
-    <t>headpiece (BHH.02847)</t>
-[...1 lines deleted...]
-  <si>
     <t>headpiece; head band (BHH.01345)</t>
   </si>
   <si>
     <t>headpiece; head band (BHH.01346)</t>
   </si>
   <si>
     <t>headpiece; head band (BHH.01347)</t>
   </si>
   <si>
     <t>Headpiece; headband (BHH.01325)</t>
   </si>
   <si>
     <t>Headpiece; headband (BHH.01330)</t>
   </si>
   <si>
     <t>Headpiece; headband (BHH.01332)</t>
   </si>
   <si>
     <t>Headpiece; headband (BHH.01333)</t>
   </si>
   <si>
     <t>Headpiece; headband (BHH.00212)</t>
   </si>
   <si>
     <t>Headpiece; headband (BHH.00306)</t>
@@ -4125,108 +3961,99 @@
   <si>
     <t>leggings; legging (BHH.00320)</t>
   </si>
   <si>
     <t>Letter ;  Note (BHH.00998)</t>
   </si>
   <si>
     <t>Letters ; photos (BHH.00182)</t>
   </si>
   <si>
     <t>loom (BHH.02536)</t>
   </si>
   <si>
     <t>mace (BHH.02517)</t>
   </si>
   <si>
     <t>mace (BHH.02575)</t>
   </si>
   <si>
     <t>mace (BHH.00282)</t>
   </si>
   <si>
     <t>mace (BHH.02025)</t>
   </si>
   <si>
-    <t>mace (BHH.02774)</t>
-[...1 lines deleted...]
-  <si>
     <t>mace (BHH.02321)</t>
   </si>
   <si>
     <t>mace (BHH.01589)</t>
   </si>
   <si>
     <t>mace (BHH.01590)</t>
   </si>
   <si>
     <t>mace (BHH.01593)</t>
   </si>
   <si>
     <t>mace (BHH.01594)</t>
   </si>
   <si>
     <t>mace (BHH.01595)</t>
   </si>
   <si>
     <t>mace (BHH.01598)</t>
   </si>
   <si>
     <t>mace (BHH.01601)</t>
   </si>
   <si>
     <t>mace (BHH.01603)</t>
   </si>
   <si>
     <t>Mace (?) (BHH.01740)</t>
   </si>
   <si>
     <t>Mace ; coupstick (BHH.02138)</t>
   </si>
   <si>
     <t>mace ; handle (BHH.01608)</t>
   </si>
   <si>
     <t>mask, horse (BHH.02547)</t>
   </si>
   <si>
     <t>mat (BHH.00680)</t>
   </si>
   <si>
     <t>Math test paper (BHH.00378)</t>
   </si>
   <si>
     <t>medal (BHH.02023)</t>
   </si>
   <si>
     <t>Medicine Bag (BHH.01304)</t>
-  </si>
-[...4 lines deleted...]
-    <t>Medicine bundle owned by Chief Abel Watesh (BHH.02839)</t>
   </si>
   <si>
     <t>Metal fragment; Thin rusted gun plate (BHH.00100)</t>
   </si>
   <si>
     <t>Metal Knife (BHH.00102)</t>
   </si>
   <si>
     <t>metal spear blade; 
 dag knife (BHH.00288)</t>
   </si>
   <si>
     <t>Metal Trade Tool (BHH.00501)</t>
   </si>
   <si>
     <t>Metis sash (BHH.02372)</t>
   </si>
   <si>
     <t>Mitten (BHH.02221)</t>
   </si>
   <si>
     <t>Mitten (BHH.02222)</t>
   </si>
   <si>
     <t>Mitten (BHH.02223)</t>
@@ -4976,56 +4803,50 @@
   <si>
     <t>moccasins (BHH.00853)</t>
   </si>
   <si>
     <t>moccasins (BHH.00854)</t>
   </si>
   <si>
     <t>model canoe (BHH.01410)</t>
   </si>
   <si>
     <t>model cradleboard; cradle board (BHH.00608)</t>
   </si>
   <si>
     <t>moss bag (BHH.02533)</t>
   </si>
   <si>
     <t>moss bag and doll set (BHH.01730)</t>
   </si>
   <si>
     <t>moss bag with doll (BHH.00587)</t>
   </si>
   <si>
     <t>mossbag &amp; amulet (BHH.02514)</t>
   </si>
   <si>
-    <t>Mp Test (BHH.02853)</t>
-[...4 lines deleted...]
-  <si>
     <t>Mukluk (BHH.01669)</t>
   </si>
   <si>
     <t>Mukluk (BHH.01670)</t>
   </si>
   <si>
     <t>Mukluk (BHH.01671)</t>
   </si>
   <si>
     <t>Mukluk (BHH.01672)</t>
   </si>
   <si>
     <t>Mukluk (BHH.01673)</t>
   </si>
   <si>
     <t>Mukluk (BHH.01674)</t>
   </si>
   <si>
     <t>Mukluk (BHH.01675)</t>
   </si>
   <si>
     <t>Mukluk (BHH.01676)</t>
   </si>
   <si>
     <t>Mukluk (BHH.01677)</t>
@@ -5051,53 +4872,50 @@
   <si>
     <t>mukluks (BHH.00848)</t>
   </si>
   <si>
     <t>mukluks (BHH.00641)</t>
   </si>
   <si>
     <t>mukluks (BHH.00642)</t>
   </si>
   <si>
     <t>mukluks (BHH.00653)</t>
   </si>
   <si>
     <t>mukluks (BHH.00654)</t>
   </si>
   <si>
     <t>Musket ball mold, iron (BHH.00136)</t>
   </si>
   <si>
     <t>Musket caps (BHH.00027)</t>
   </si>
   <si>
     <t>Musket shot mold, brass (BHH.00138)</t>
   </si>
   <si>
-    <t>My artefact (BHH.00001)</t>
-[...1 lines deleted...]
-  <si>
     <t>Nail (BHH.01691)</t>
   </si>
   <si>
     <t>Nail (BHH.01699)</t>
   </si>
   <si>
     <t>necklace (BHH.01324)</t>
   </si>
   <si>
     <t>necklace (BHH.01326)</t>
   </si>
   <si>
     <t>necklace (BHH.01328)</t>
   </si>
   <si>
     <t>necklace (BHH.01329)</t>
   </si>
   <si>
     <t>necklace (BHH.01331)</t>
   </si>
   <si>
     <t>necklace (BHH.01337)</t>
   </si>
   <si>
     <t>necklace (BHH.01338)</t>
@@ -5108,68 +4926,59 @@
   <si>
     <t>necklace (BHH.01340)</t>
   </si>
   <si>
     <t>Necklace (BHH.01342)</t>
   </si>
   <si>
     <t>necklace (BHH.01343)</t>
   </si>
   <si>
     <t>necklace (BHH.01344)</t>
   </si>
   <si>
     <t>necklace (BHH.01348)</t>
   </si>
   <si>
     <t>necklace (BHH.01349)</t>
   </si>
   <si>
     <t>necklace (BHH.01350)</t>
   </si>
   <si>
     <t>necklace (BHH.02577)</t>
   </si>
   <si>
-    <t>necklace (BHH.02730)</t>
-[...4 lines deleted...]
-  <si>
     <t>necklace (BHH.00211)</t>
   </si>
   <si>
     <t>necklace (BHH.00217)</t>
   </si>
   <si>
     <t>necklace (BHH.00218)</t>
   </si>
   <si>
-    <t>necklace : bearclaw ; bearclaw (BHH.02668)</t>
-[...1 lines deleted...]
-  <si>
     <t>Necklace ; Hoop necklace (BHH.02010)</t>
   </si>
   <si>
     <t>necklace resembles breast plate (BHH.02012)</t>
   </si>
   <si>
     <t>Necklace; fish vertebrae (BHH.00214)</t>
   </si>
   <si>
     <t>necklace; resembles a chest plate (BHH.02011)</t>
   </si>
   <si>
     <t>Necklace; String of beads (BHH.01335)</t>
   </si>
   <si>
     <t>Negative (BHH.01234)</t>
   </si>
   <si>
     <t>Negative (BHH.01236)</t>
   </si>
   <si>
     <t>Negative (BHH.01238)</t>
   </si>
   <si>
     <t>Negative (BHH.01239)</t>
@@ -5391,57 +5200,50 @@
     <t>Negative slide (BHH.00534)</t>
   </si>
   <si>
     <t>Negative slide (BHH.00535)</t>
   </si>
   <si>
     <t>Negative slide (BHH.00538)</t>
   </si>
   <si>
     <t>Negative slides (BHH.01122)</t>
   </si>
   <si>
     <t>Negative slides (BHH.00357)</t>
   </si>
   <si>
     <t>Negative slides (BHH.00371)</t>
   </si>
   <si>
     <t>New Trails Comic Book (BHH.02323)</t>
   </si>
   <si>
     <t>Notebook (BHH.00386)</t>
   </si>
   <si>
     <t>ornament ; dancing wand (BHH.02569)</t>
-  </si>
-[...5 lines deleted...]
-Otter Pelt Shield (BHH.02837)</t>
   </si>
   <si>
     <t>Padded Saddle (BHH.02125)</t>
   </si>
   <si>
     <t>pail (BHH.01557)</t>
   </si>
   <si>
     <t>Painting (BHH.02020)</t>
   </si>
   <si>
     <t>Painting (BHH.02411)</t>
   </si>
   <si>
     <t>Painting of Chief Thunderchild (BHH.02420)</t>
   </si>
   <si>
     <t>panel (BHH.02002)</t>
   </si>
   <si>
     <t>panel (BHH.02003)</t>
   </si>
   <si>
     <t>panel ; strip (BHH.01998)</t>
   </si>
@@ -6683,627 +6485,71 @@
   <si>
     <t>photographic negatives (BHH.01038)</t>
   </si>
   <si>
     <t>Picture frame (BHH.00205)</t>
   </si>
   <si>
     <t>Pillow case (BHH.00826)</t>
   </si>
   <si>
     <t>Pillow case (BHH.00858)</t>
   </si>
   <si>
     <t>pillow; cushion (BHH.00821)</t>
   </si>
   <si>
     <t>pillow; cushion (BHH.00619)</t>
   </si>
   <si>
     <t>pillow; cushion (BHH.00620)</t>
   </si>
   <si>
     <t>pillow; cushion (BHH.00274)</t>
   </si>
   <si>
-    <t>pipe (BHH.02594)</t>
-[...94 lines deleted...]
-  <si>
     <t>Pipe Bag (BHH.01739)</t>
   </si>
   <si>
-    <t>Pipe bag ; Tobacco bag (BHH.02601)</t>
-[...235 lines deleted...]
-  <si>
     <t>pipe bowl (BHH.01588)</t>
   </si>
   <si>
-    <t>Pipe Bowl and Stem (BHH.02597)</t>
-[...103 lines deleted...]
-  <si>
     <t>pipe stem (BHH.01587)</t>
   </si>
   <si>
-    <t>pipe stem (BHH.02586)</t>
-[...113 lines deleted...]
-  <si>
     <t>pipestone ; catlinite (BHH.01731)</t>
   </si>
   <si>
     <t>pipestone ; catlinite (BHH.01732)</t>
   </si>
   <si>
     <t>pipestone ; catlinite (BHH.01733)</t>
   </si>
   <si>
     <t>pipestone ; catlinite (BHH.01734)</t>
   </si>
   <si>
-    <t>pipestone block ; catlinite (BHH.02815)</t>
-[...1 lines deleted...]
-  <si>
     <t>Pistol holster (BHH.00080)</t>
   </si>
   <si>
     <t>Pistol holsters (BHH.00159)</t>
   </si>
   <si>
     <t>Plain Mocassin (BHH.02564)</t>
   </si>
   <si>
     <t>Plain Moccasin (BHH.02561)</t>
   </si>
   <si>
     <t>Plain Moccasin (BHH.01845)</t>
   </si>
   <si>
     <t>pocket ; wallpocket (BHH.02008)</t>
   </si>
   <si>
     <t>pocket cover; jacket remnants (BHH.01361)</t>
   </si>
   <si>
     <t>pocket cover; jacket remnants (BHH.01362)</t>
   </si>
   <si>
     <t>Pocket mirror (BHH.00101)</t>
@@ -7414,56 +6660,50 @@
     <t>pouch ; bag (BHH.01849)</t>
   </si>
   <si>
     <t>pouch ; bag (BHH.01851)</t>
   </si>
   <si>
     <t>pouch ; bag (BHH.01418)</t>
   </si>
   <si>
     <t>pouch ; bag (BHH.00741)</t>
   </si>
   <si>
     <t>pouch ; bag (BHH.02005)</t>
   </si>
   <si>
     <t>pouch ; bag (BHH.00671)</t>
   </si>
   <si>
     <t>pouch ; bag (BHH.00681)</t>
   </si>
   <si>
     <t>pouch ; bag (BHH.00700)</t>
   </si>
   <si>
     <t>pouch ; pocket (BHH.00786)</t>
-  </si>
-[...4 lines deleted...]
-    <t>pouch; pipe bag (BHH.02773)</t>
   </si>
   <si>
     <t>pouch; wall pocket (BHH.01783)</t>
   </si>
   <si>
     <t>pouch; wall pocket (BHH.00687)</t>
   </si>
   <si>
     <t>Powder Flask (BHH.00133)</t>
   </si>
   <si>
     <t>Powder Flask (BHH.00134)</t>
   </si>
   <si>
     <t>Powder Flask (BHH.00140)</t>
   </si>
   <si>
     <t>Powder Flask (BHH.00143)</t>
   </si>
   <si>
     <t>powder horn (BHH.00116)</t>
   </si>
   <si>
     <t>powder horn (BHH.00117)</t>
   </si>
@@ -7574,63 +6814,51 @@
   <si>
     <t>quills ; dyed ; red (BHH.01049)</t>
   </si>
   <si>
     <t>quillwork sample ; part of quillwork display box (BHH.00402)</t>
   </si>
   <si>
     <t>quilt (BHH.02523)</t>
   </si>
   <si>
     <t>quirt ; whip (BHH.02024)</t>
   </si>
   <si>
     <t>quiver (BHH.02522)</t>
   </si>
   <si>
     <t>quiver (BHH.01388)</t>
   </si>
   <si>
     <t>racket, lacrosse ; racquet (BHH.01383)</t>
   </si>
   <si>
     <t>Rammer (BHH.00146)</t>
   </si>
   <si>
-    <t>rattle (BHH.02737)</t>
-[...7 lines deleted...]
-  <si>
     <t>rattle wand (BHH.01056)</t>
-  </si>
-[...1 lines deleted...]
-    <t>rattle, medicine (BHH.02818)</t>
   </si>
   <si>
     <t>rawhide (BHH.02409)</t>
   </si>
   <si>
     <t>Rawhide Box (BHH.02293)</t>
   </si>
   <si>
     <t>Rawhide Case for tipi pins ; Parfleche (BHH.02208)</t>
   </si>
   <si>
     <t>Recapping tool (BHH.00130)</t>
   </si>
   <si>
     <t>Red River Cart model (BHH.00206)</t>
   </si>
   <si>
     <t>Red River Cart model (BHH.02102)</t>
   </si>
   <si>
     <t>Red River cart, exhibition  model (BHH.02579)</t>
   </si>
   <si>
     <t>Red River cart, model (BHH.01316)</t>
   </si>
@@ -8132,75 +7360,66 @@
   <si>
     <t>Solid cannonball (BHH.00006)</t>
   </si>
   <si>
     <t>Solid cannonball (BHH.00007)</t>
   </si>
   <si>
     <t>Solid cannonball (BHH.00008)</t>
   </si>
   <si>
     <t>Solid cannonball (BHH.00009)</t>
   </si>
   <si>
     <t>Solid cannonball (BHH.00010)</t>
   </si>
   <si>
     <t>spear (BHH.02583)</t>
   </si>
   <si>
     <t>spear ; dag knife (BHH.01698)</t>
   </si>
   <si>
     <t>spear ; knife blade (BHH.01693)</t>
   </si>
   <si>
-    <t>spoon ; Ceremonial spoon (BHH.02843)</t>
-[...1 lines deleted...]
-  <si>
     <t>spoon ; Horn spoon (BHH.01679)</t>
   </si>
   <si>
     <t>Spring mechanism for percussion cap, steel (BHH.00112)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Stick ; war club ; mace handle (BHH.02640)</t>
   </si>
   <si>
     <t>stirrups; 
 stirrup (BHH.02132)</t>
   </si>
   <si>
     <t>Stocking (BHH.02286)</t>
   </si>
   <si>
     <t>Stocking (BHH.02287)</t>
   </si>
   <si>
-    <t>stone (BHH.02796)</t>
-[...1 lines deleted...]
-  <si>
     <t>stone ; handle (BHH.01668)</t>
   </si>
   <si>
     <t>Stone artifact (BHH.02100)</t>
   </si>
   <si>
     <t>strap; belt (BHH.01969)</t>
   </si>
   <si>
     <t>String of Beads (BHH.01632)</t>
   </si>
   <si>
     <t>string of bells; 
 bell (BHH.02139)</t>
   </si>
   <si>
     <t>strip (BHH.01933)</t>
   </si>
   <si>
     <t>strip (BHH.01941)</t>
   </si>
   <si>
     <t>strip (BHH.01953)</t>
   </si>
   <si>
@@ -8242,147 +7461,120 @@
   <si>
     <t>strip ; jacket remnants (BHH.01363)</t>
   </si>
   <si>
     <t>strip ; or belt (BHH.01944)</t>
   </si>
   <si>
     <t>strip ; or belt (BHH.01949)</t>
   </si>
   <si>
     <t>strip ; or belt (BHH.01956)</t>
   </si>
   <si>
     <t>strip ; or belt (BHH.00567)</t>
   </si>
   <si>
     <t>strip ; or cuff (BHH.01971)</t>
   </si>
   <si>
     <t>Suspenders (BHH.02206)</t>
   </si>
   <si>
     <t>Swan Tufting (BHH.01767)</t>
   </si>
   <si>
-    <t>sweetgrass braid (BHH.02584)</t>
-[...4 lines deleted...]
-  <si>
     <t>Sword Cane (BHH.02501)</t>
   </si>
   <si>
-    <t>talisman; signal cloth (BHH.02850)</t>
-[...1 lines deleted...]
-  <si>
     <t>tanning tool ; flesher (BHH.01566)</t>
   </si>
   <si>
     <t>Tapestry (BHH.00563)</t>
   </si>
   <si>
     <t>tapis (BHH.01743)</t>
   </si>
   <si>
     <t>Tea Cozy (BHH.01543)</t>
   </si>
   <si>
     <t>tea pot (BHH.01684)</t>
   </si>
   <si>
     <t>telescope (BHH.01687)</t>
   </si>
   <si>
     <t>tie (BHH.01357)</t>
   </si>
   <si>
     <t>tie ; collar with tie (BHH.01356)</t>
   </si>
   <si>
     <t>Tin Container with Caps (BHH.00499)</t>
   </si>
   <si>
     <t>Tipi (BHH.00505)</t>
   </si>
   <si>
-    <t>Tipi (BHH.02820)</t>
-[...4 lines deleted...]
-  <si>
     <t>Tipi model (BHH.00208)</t>
   </si>
   <si>
     <t>Tipi model (BHH.00209)</t>
   </si>
   <si>
     <t>Tipi model (BHH.00236)</t>
   </si>
   <si>
     <t>Tipi model (BHH.00237)</t>
   </si>
   <si>
     <t>tipi ornaments; strips (BHH.01610)</t>
   </si>
   <si>
     <t>tipi, model (BHH.01315)</t>
   </si>
   <si>
     <t>tipi, model (BHH.00718)</t>
   </si>
   <si>
     <t>tipi, model (BHH.00742)</t>
   </si>
   <si>
     <t>tipi, model (BHH.00745)</t>
   </si>
   <si>
-    <t>tipi; Sacred Tipi (BHH.02740)</t>
-[...7 lines deleted...]
-  <si>
     <t>Toggling harpoon head (BHH.00083)</t>
   </si>
   <si>
     <t>tomahawk (BHH.01592)</t>
   </si>
   <si>
     <t>tomahawk (BHH.02566)</t>
   </si>
   <si>
     <t>tomahawk ; mace (BHH.01599)</t>
-  </si>
-[...1 lines deleted...]
-    <t>tomahawk pipe bowl (BHH.02841)</t>
   </si>
   <si>
     <t>Traditional Dance outfit (BHH.00167)</t>
   </si>
   <si>
     <t>trap (BHH.01636)</t>
   </si>
   <si>
     <t>trap (BHH.01637)</t>
   </si>
   <si>
     <t>trap (BHH.01638)</t>
   </si>
   <si>
     <t>trap, long spring (BHH.01639)</t>
   </si>
   <si>
     <t>trap, long spring (BHH.01686)</t>
   </si>
   <si>
     <t>Treaty 10 Medal (BHH.02103)</t>
   </si>
   <si>
     <t>Treaty 6 Medal replica (BHH.02297)</t>
   </si>
@@ -8640,68 +7832,50 @@
     <t>Wall Pocket; Matchbox Holder (BHH.01544)</t>
   </si>
   <si>
     <t>wall pouch (BHH.02534)</t>
   </si>
   <si>
     <t>wand, dancing (BHH.01055)</t>
   </si>
   <si>
     <t>watch chain (BHH.02361)</t>
   </si>
   <si>
     <t>Watercolour painting (BHH.01006)</t>
   </si>
   <si>
     <t>whip (BHH.02135)</t>
   </si>
   <si>
     <t>whip (BHH.02137)</t>
   </si>
   <si>
     <t>whip (BHH.02142)</t>
   </si>
   <si>
     <t>whip; dog whip (BHH.02143)</t>
-  </si>
-[...16 lines deleted...]
-    <t>whistle ; or Mace handle ? (BHH.02842)</t>
   </si>
   <si>
     <t>Willow basket (BHH.00857)</t>
   </si>
   <si>
     <t>Woman's awl case (BHH.00699)</t>
   </si>
   <si>
     <t>wood fragments (BHH.00283)</t>
   </si>
   <si>
     <t>Wood fragments with beads (BHH.01635)</t>
   </si>
   <si>
     <t>Wooden Cleaning Rod (BHH.02487)</t>
   </si>
   <si>
     <t>Woven hoop; 
 Trinket; 
 toy (BHH.02053)</t>
   </si>
   <si>
     <t>yoke (BHH.02133)</t>
   </si>
   <si>
@@ -8752,119 +7926,50 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
-</file>
-[...67 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9109,69 +8214,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z2855"/>
+  <dimension ref="A1:Z2584"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
-    <col min="3" max="3" width="29.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="18.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
@@ -17282,6216 +16387,4854 @@
     <row r="1620" spans="1:26">
       <c r="B1620" t="s">
         <v>1622</v>
       </c>
     </row>
     <row r="1621" spans="1:26">
       <c r="B1621" t="s">
         <v>1623</v>
       </c>
     </row>
     <row r="1622" spans="1:26">
       <c r="B1622" t="s">
         <v>1624</v>
       </c>
     </row>
     <row r="1623" spans="1:26">
       <c r="B1623" t="s">
         <v>1625</v>
       </c>
     </row>
     <row r="1624" spans="1:26">
       <c r="B1624" t="s">
         <v>1626</v>
       </c>
     </row>
-    <row r="1625" spans="1:26" customHeight="1" ht="446">
+    <row r="1625" spans="1:26">
       <c r="B1625" t="s">
         <v>1627</v>
       </c>
-      <c r="C1625" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="1626" spans="1:26">
       <c r="B1626" t="s">
-        <v>1629</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="1627" spans="1:26">
       <c r="B1627" t="s">
-        <v>1630</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="1628" spans="1:26">
       <c r="B1628" t="s">
-        <v>1631</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="1629" spans="1:26">
       <c r="B1629" t="s">
-        <v>1632</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="1630" spans="1:26">
       <c r="B1630" t="s">
-        <v>1633</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="1631" spans="1:26">
       <c r="B1631" t="s">
-        <v>1634</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="1632" spans="1:26">
       <c r="B1632" t="s">
-        <v>1635</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="1633" spans="1:26">
       <c r="B1633" t="s">
-        <v>1636</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="1634" spans="1:26">
       <c r="B1634" t="s">
-        <v>1637</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="1635" spans="1:26">
       <c r="B1635" t="s">
-        <v>1638</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="1636" spans="1:26">
       <c r="B1636" t="s">
-        <v>1639</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="1637" spans="1:26">
       <c r="B1637" t="s">
-        <v>1640</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="1638" spans="1:26">
       <c r="B1638" t="s">
-        <v>1641</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="1639" spans="1:26">
       <c r="B1639" t="s">
-        <v>1642</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="1640" spans="1:26">
       <c r="B1640" t="s">
-        <v>1643</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="1641" spans="1:26">
       <c r="B1641" t="s">
-        <v>1644</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="1642" spans="1:26">
       <c r="B1642" t="s">
-        <v>1645</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="1643" spans="1:26">
       <c r="B1643" t="s">
-        <v>1646</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="1644" spans="1:26">
       <c r="B1644" t="s">
-        <v>1647</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="1645" spans="1:26">
       <c r="B1645" t="s">
-        <v>1648</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="1646" spans="1:26">
       <c r="B1646" t="s">
-        <v>1649</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="1647" spans="1:26">
       <c r="B1647" t="s">
-        <v>1650</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="1648" spans="1:26">
       <c r="B1648" t="s">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="1649" spans="1:26">
+      <c r="B1649" t="s">
         <v>1651</v>
-      </c>
-[...6 lines deleted...]
-        <v>1628</v>
       </c>
     </row>
     <row r="1650" spans="1:26">
       <c r="B1650" t="s">
-        <v>1653</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="1651" spans="1:26">
       <c r="B1651" t="s">
-        <v>1654</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="1652" spans="1:26">
       <c r="B1652" t="s">
-        <v>1655</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="1653" spans="1:26">
       <c r="B1653" t="s">
-        <v>1656</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="1654" spans="1:26">
       <c r="B1654" t="s">
-        <v>1657</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="1655" spans="1:26">
       <c r="B1655" t="s">
-        <v>1658</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="1656" spans="1:26">
       <c r="B1656" t="s">
-        <v>1659</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="1657" spans="1:26">
       <c r="B1657" t="s">
-        <v>1660</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="1658" spans="1:26">
       <c r="B1658" t="s">
-        <v>1661</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="1659" spans="1:26">
       <c r="B1659" t="s">
-        <v>1662</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="1660" spans="1:26">
       <c r="B1660" t="s">
-        <v>1663</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="1661" spans="1:26">
       <c r="B1661" t="s">
-        <v>1664</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="1662" spans="1:26">
       <c r="B1662" t="s">
-        <v>1665</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="1663" spans="1:26">
       <c r="B1663" t="s">
-        <v>1666</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="1664" spans="1:26">
       <c r="B1664" t="s">
-        <v>1667</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="1665" spans="1:26">
       <c r="B1665" t="s">
-        <v>1668</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="1666" spans="1:26">
       <c r="B1666" t="s">
-        <v>1669</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="1667" spans="1:26">
       <c r="B1667" t="s">
-        <v>1670</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="1668" spans="1:26">
       <c r="B1668" t="s">
-        <v>1671</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="1669" spans="1:26">
       <c r="B1669" t="s">
-        <v>1672</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="1670" spans="1:26">
       <c r="B1670" t="s">
-        <v>1673</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="1671" spans="1:26">
       <c r="B1671" t="s">
-        <v>1674</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="1672" spans="1:26">
       <c r="B1672" t="s">
-        <v>1675</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="1673" spans="1:26">
       <c r="B1673" t="s">
-        <v>1676</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="1674" spans="1:26">
       <c r="B1674" t="s">
-        <v>1677</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="1675" spans="1:26">
       <c r="B1675" t="s">
-        <v>1678</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="1676" spans="1:26">
       <c r="B1676" t="s">
-        <v>1679</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="1677" spans="1:26">
       <c r="B1677" t="s">
-        <v>1680</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="1678" spans="1:26">
       <c r="B1678" t="s">
-        <v>1681</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="1679" spans="1:26">
       <c r="B1679" t="s">
-        <v>1682</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="1680" spans="1:26">
       <c r="B1680" t="s">
-        <v>1683</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="1681" spans="1:26">
       <c r="B1681" t="s">
-        <v>1684</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="1682" spans="1:26">
       <c r="B1682" t="s">
-        <v>1685</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="1683" spans="1:26">
       <c r="B1683" t="s">
-        <v>1686</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="1684" spans="1:26">
       <c r="B1684" t="s">
-        <v>1687</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="1685" spans="1:26">
       <c r="B1685" t="s">
-        <v>1688</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="1686" spans="1:26">
       <c r="B1686" t="s">
-        <v>1689</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="1687" spans="1:26">
       <c r="B1687" t="s">
-        <v>1690</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="1688" spans="1:26">
       <c r="B1688" t="s">
-        <v>1691</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="1689" spans="1:26">
       <c r="B1689" t="s">
-        <v>1692</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="1690" spans="1:26">
       <c r="B1690" t="s">
-        <v>1693</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="1691" spans="1:26">
       <c r="B1691" t="s">
-        <v>1694</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="1692" spans="1:26">
       <c r="B1692" t="s">
-        <v>1695</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="1693" spans="1:26">
       <c r="B1693" t="s">
-        <v>1696</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="1694" spans="1:26">
       <c r="B1694" t="s">
-        <v>1697</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="1695" spans="1:26">
       <c r="B1695" t="s">
-        <v>1698</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="1696" spans="1:26">
       <c r="B1696" t="s">
-        <v>1699</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="1697" spans="1:26">
       <c r="B1697" t="s">
-        <v>1700</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="1698" spans="1:26">
       <c r="B1698" t="s">
-        <v>1701</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="1699" spans="1:26">
       <c r="B1699" t="s">
-        <v>1702</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="1700" spans="1:26">
       <c r="B1700" t="s">
-        <v>1703</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="1701" spans="1:26">
       <c r="B1701" t="s">
-        <v>1704</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="1702" spans="1:26">
       <c r="B1702" t="s">
-        <v>1705</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="1703" spans="1:26">
       <c r="B1703" t="s">
-        <v>1706</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="1704" spans="1:26">
       <c r="B1704" t="s">
-        <v>1707</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="1705" spans="1:26">
       <c r="B1705" t="s">
-        <v>1708</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="1706" spans="1:26">
       <c r="B1706" t="s">
-        <v>1709</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="1707" spans="1:26">
       <c r="B1707" t="s">
-        <v>1710</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="1708" spans="1:26">
       <c r="B1708" t="s">
-        <v>1711</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="1709" spans="1:26">
       <c r="B1709" t="s">
-        <v>1712</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="1710" spans="1:26">
       <c r="B1710" t="s">
-        <v>1713</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="1711" spans="1:26">
       <c r="B1711" t="s">
-        <v>1714</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="1712" spans="1:26">
       <c r="B1712" t="s">
-        <v>1715</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="1713" spans="1:26">
       <c r="B1713" t="s">
-        <v>1716</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="1714" spans="1:26">
       <c r="B1714" t="s">
-        <v>1717</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="1715" spans="1:26">
       <c r="B1715" t="s">
-        <v>1718</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="1716" spans="1:26">
       <c r="B1716" t="s">
-        <v>1719</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="1717" spans="1:26">
       <c r="B1717" t="s">
-        <v>1720</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="1718" spans="1:26">
       <c r="B1718" t="s">
-        <v>1721</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="1719" spans="1:26">
       <c r="B1719" t="s">
-        <v>1722</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="1720" spans="1:26">
       <c r="B1720" t="s">
-        <v>1723</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="1721" spans="1:26">
       <c r="B1721" t="s">
-        <v>1724</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="1722" spans="1:26">
       <c r="B1722" t="s">
-        <v>1725</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="1723" spans="1:26">
       <c r="B1723" t="s">
-        <v>1726</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="1724" spans="1:26">
       <c r="B1724" t="s">
-        <v>1727</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="1725" spans="1:26">
       <c r="B1725" t="s">
-        <v>1728</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="1726" spans="1:26">
       <c r="B1726" t="s">
-        <v>1729</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="1727" spans="1:26">
       <c r="B1727" t="s">
-        <v>1730</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="1728" spans="1:26">
       <c r="B1728" t="s">
-        <v>1731</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="1729" spans="1:26">
       <c r="B1729" t="s">
-        <v>1732</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="1730" spans="1:26">
       <c r="B1730" t="s">
-        <v>1733</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="1731" spans="1:26">
       <c r="B1731" t="s">
-        <v>1734</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="1732" spans="1:26">
       <c r="B1732" t="s">
-        <v>1735</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="1733" spans="1:26">
       <c r="B1733" t="s">
-        <v>1736</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="1734" spans="1:26">
       <c r="B1734" t="s">
-        <v>1737</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="1735" spans="1:26">
       <c r="B1735" t="s">
-        <v>1738</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="1736" spans="1:26">
       <c r="B1736" t="s">
-        <v>1739</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="1737" spans="1:26">
       <c r="B1737" t="s">
-        <v>1740</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="1738" spans="1:26">
       <c r="B1738" t="s">
-        <v>1741</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="1739" spans="1:26">
       <c r="B1739" t="s">
-        <v>1742</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="1740" spans="1:26">
       <c r="B1740" t="s">
-        <v>1743</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="1741" spans="1:26">
       <c r="B1741" t="s">
-        <v>1744</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="1742" spans="1:26">
       <c r="B1742" t="s">
-        <v>1745</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="1743" spans="1:26">
       <c r="B1743" t="s">
-        <v>1746</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="1744" spans="1:26">
       <c r="B1744" t="s">
-        <v>1747</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="1745" spans="1:26">
       <c r="B1745" t="s">
-        <v>1748</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="1746" spans="1:26">
       <c r="B1746" t="s">
-        <v>1749</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="1747" spans="1:26">
       <c r="B1747" t="s">
-        <v>1750</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="1748" spans="1:26">
       <c r="B1748" t="s">
-        <v>1751</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="1749" spans="1:26">
       <c r="B1749" t="s">
-        <v>1752</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="1750" spans="1:26">
       <c r="B1750" t="s">
-        <v>1753</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="1751" spans="1:26">
       <c r="B1751" t="s">
-        <v>1754</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="1752" spans="1:26">
       <c r="B1752" t="s">
-        <v>1755</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="1753" spans="1:26">
       <c r="B1753" t="s">
-        <v>1756</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="1754" spans="1:26">
       <c r="B1754" t="s">
-        <v>1757</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="1755" spans="1:26">
       <c r="B1755" t="s">
-        <v>1758</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="1756" spans="1:26">
       <c r="B1756" t="s">
-        <v>1759</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="1757" spans="1:26">
       <c r="B1757" t="s">
-        <v>1760</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="1758" spans="1:26">
       <c r="B1758" t="s">
-        <v>1761</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="1759" spans="1:26">
       <c r="B1759" t="s">
-        <v>1762</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="1760" spans="1:26">
       <c r="B1760" t="s">
-        <v>1763</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="1761" spans="1:26">
       <c r="B1761" t="s">
-        <v>1764</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="1762" spans="1:26">
       <c r="B1762" t="s">
-        <v>1765</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1763" spans="1:26">
       <c r="B1763" t="s">
-        <v>1766</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="1764" spans="1:26">
       <c r="B1764" t="s">
-        <v>1767</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="1765" spans="1:26">
       <c r="B1765" t="s">
-        <v>1768</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="1766" spans="1:26">
       <c r="B1766" t="s">
-        <v>1769</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="1767" spans="1:26">
       <c r="B1767" t="s">
-        <v>1770</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="1768" spans="1:26">
       <c r="B1768" t="s">
-        <v>1771</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="1769" spans="1:26">
       <c r="B1769" t="s">
-        <v>1772</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="1770" spans="1:26">
       <c r="B1770" t="s">
-        <v>1773</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="1771" spans="1:26">
       <c r="B1771" t="s">
-        <v>1774</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="1772" spans="1:26">
       <c r="B1772" t="s">
-        <v>1775</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="1773" spans="1:26">
       <c r="B1773" t="s">
-        <v>1776</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="1774" spans="1:26">
       <c r="B1774" t="s">
-        <v>1777</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="1775" spans="1:26">
       <c r="B1775" t="s">
-        <v>1778</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="1776" spans="1:26">
       <c r="B1776" t="s">
-        <v>1779</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="1777" spans="1:26">
       <c r="B1777" t="s">
-        <v>1780</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="1778" spans="1:26">
       <c r="B1778" t="s">
-        <v>1781</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="1779" spans="1:26">
       <c r="B1779" t="s">
-        <v>1782</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="1780" spans="1:26">
       <c r="B1780" t="s">
-        <v>1783</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="1781" spans="1:26">
       <c r="B1781" t="s">
-        <v>1784</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="1782" spans="1:26">
       <c r="B1782" t="s">
-        <v>1785</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="1783" spans="1:26">
       <c r="B1783" t="s">
-        <v>1786</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="1784" spans="1:26">
       <c r="B1784" t="s">
-        <v>1787</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="1785" spans="1:26">
       <c r="B1785" t="s">
-        <v>1788</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="1786" spans="1:26">
       <c r="B1786" t="s">
-        <v>1789</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="1787" spans="1:26">
       <c r="B1787" t="s">
-        <v>1790</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="1788" spans="1:26">
       <c r="B1788" t="s">
-        <v>1791</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="1789" spans="1:26">
       <c r="B1789" t="s">
-        <v>1792</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="1790" spans="1:26">
       <c r="B1790" t="s">
-        <v>1793</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="1791" spans="1:26">
       <c r="B1791" t="s">
-        <v>1794</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="1792" spans="1:26">
       <c r="B1792" t="s">
-        <v>1795</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="1793" spans="1:26">
       <c r="B1793" t="s">
-        <v>1796</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="1794" spans="1:26">
       <c r="B1794" t="s">
-        <v>1797</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="1795" spans="1:26">
       <c r="B1795" t="s">
-        <v>1798</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="1796" spans="1:26">
       <c r="B1796" t="s">
-        <v>1799</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="1797" spans="1:26">
       <c r="B1797" t="s">
-        <v>1800</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="1798" spans="1:26">
       <c r="B1798" t="s">
-        <v>1801</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="1799" spans="1:26">
       <c r="B1799" t="s">
-        <v>1802</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="1800" spans="1:26">
       <c r="B1800" t="s">
-        <v>1803</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="1801" spans="1:26">
       <c r="B1801" t="s">
-        <v>1804</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="1802" spans="1:26">
       <c r="B1802" t="s">
-        <v>1805</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="1803" spans="1:26">
       <c r="B1803" t="s">
-        <v>1806</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="1804" spans="1:26">
       <c r="B1804" t="s">
-        <v>1807</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="1805" spans="1:26">
       <c r="B1805" t="s">
-        <v>1808</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="1806" spans="1:26">
       <c r="B1806" t="s">
-        <v>1809</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="1807" spans="1:26">
       <c r="B1807" t="s">
-        <v>1810</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="1808" spans="1:26">
       <c r="B1808" t="s">
-        <v>1811</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="1809" spans="1:26">
       <c r="B1809" t="s">
-        <v>1812</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="1810" spans="1:26">
       <c r="B1810" t="s">
-        <v>1813</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="1811" spans="1:26">
       <c r="B1811" t="s">
-        <v>1814</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="1812" spans="1:26">
       <c r="B1812" t="s">
-        <v>1815</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="1813" spans="1:26">
       <c r="B1813" t="s">
-        <v>1816</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="1814" spans="1:26">
       <c r="B1814" t="s">
-        <v>1817</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="1815" spans="1:26">
       <c r="B1815" t="s">
-        <v>1818</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="1816" spans="1:26">
       <c r="B1816" t="s">
-        <v>1819</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="1817" spans="1:26">
       <c r="B1817" t="s">
-        <v>1820</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="1818" spans="1:26">
       <c r="B1818" t="s">
-        <v>1821</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="1819" spans="1:26">
       <c r="B1819" t="s">
-        <v>1822</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="1820" spans="1:26">
       <c r="B1820" t="s">
-        <v>1823</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="1821" spans="1:26">
       <c r="B1821" t="s">
-        <v>1824</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="1822" spans="1:26">
       <c r="B1822" t="s">
-        <v>1825</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="1823" spans="1:26">
       <c r="B1823" t="s">
-        <v>1826</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="1824" spans="1:26">
       <c r="B1824" t="s">
-        <v>1827</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="1825" spans="1:26">
       <c r="B1825" t="s">
-        <v>1828</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="1826" spans="1:26">
       <c r="B1826" t="s">
-        <v>1829</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="1827" spans="1:26">
       <c r="B1827" t="s">
-        <v>1830</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="1828" spans="1:26">
       <c r="B1828" t="s">
-        <v>1831</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="1829" spans="1:26">
       <c r="B1829" t="s">
-        <v>1832</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="1830" spans="1:26">
       <c r="B1830" t="s">
-        <v>1833</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="1831" spans="1:26">
       <c r="B1831" t="s">
-        <v>1834</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="1832" spans="1:26">
       <c r="B1832" t="s">
-        <v>1835</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="1833" spans="1:26">
       <c r="B1833" t="s">
-        <v>1836</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="1834" spans="1:26">
       <c r="B1834" t="s">
-        <v>1837</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="1835" spans="1:26">
       <c r="B1835" t="s">
-        <v>1838</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="1836" spans="1:26">
       <c r="B1836" t="s">
-        <v>1839</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="1837" spans="1:26">
       <c r="B1837" t="s">
-        <v>1840</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="1838" spans="1:26">
       <c r="B1838" t="s">
-        <v>1841</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="1839" spans="1:26">
       <c r="B1839" t="s">
-        <v>1842</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="1840" spans="1:26">
       <c r="B1840" t="s">
-        <v>1843</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="1841" spans="1:26">
       <c r="B1841" t="s">
-        <v>1844</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="1842" spans="1:26">
       <c r="B1842" t="s">
-        <v>1845</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="1843" spans="1:26">
       <c r="B1843" t="s">
-        <v>1846</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="1844" spans="1:26">
       <c r="B1844" t="s">
-        <v>1847</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="1845" spans="1:26">
       <c r="B1845" t="s">
-        <v>1848</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="1846" spans="1:26">
       <c r="B1846" t="s">
-        <v>1849</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="1847" spans="1:26">
       <c r="B1847" t="s">
-        <v>1850</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="1848" spans="1:26">
       <c r="B1848" t="s">
-        <v>1851</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="1849" spans="1:26">
       <c r="B1849" t="s">
-        <v>1852</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="1850" spans="1:26">
       <c r="B1850" t="s">
-        <v>1853</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="1851" spans="1:26">
       <c r="B1851" t="s">
-        <v>1854</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="1852" spans="1:26">
       <c r="B1852" t="s">
-        <v>1855</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="1853" spans="1:26">
       <c r="B1853" t="s">
-        <v>1856</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="1854" spans="1:26">
       <c r="B1854" t="s">
-        <v>1857</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="1855" spans="1:26">
       <c r="B1855" t="s">
-        <v>1858</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="1856" spans="1:26">
       <c r="B1856" t="s">
-        <v>1859</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="1857" spans="1:26">
       <c r="B1857" t="s">
-        <v>1860</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="1858" spans="1:26">
       <c r="B1858" t="s">
-        <v>1861</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1859" spans="1:26">
       <c r="B1859" t="s">
-        <v>1862</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="1860" spans="1:26">
       <c r="B1860" t="s">
-        <v>1863</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="1861" spans="1:26">
       <c r="B1861" t="s">
-        <v>1864</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="1862" spans="1:26">
       <c r="B1862" t="s">
-        <v>1865</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="1863" spans="1:26">
       <c r="B1863" t="s">
-        <v>1866</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="1864" spans="1:26">
       <c r="B1864" t="s">
-        <v>1867</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="1865" spans="1:26">
       <c r="B1865" t="s">
-        <v>1868</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="1866" spans="1:26">
       <c r="B1866" t="s">
-        <v>1869</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="1867" spans="1:26">
       <c r="B1867" t="s">
-        <v>1870</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="1868" spans="1:26">
       <c r="B1868" t="s">
-        <v>1871</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="1869" spans="1:26">
       <c r="B1869" t="s">
-        <v>1872</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="1870" spans="1:26">
       <c r="B1870" t="s">
-        <v>1873</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="1871" spans="1:26">
       <c r="B1871" t="s">
-        <v>1874</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="1872" spans="1:26">
       <c r="B1872" t="s">
-        <v>1875</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="1873" spans="1:26">
       <c r="B1873" t="s">
-        <v>1876</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="1874" spans="1:26">
       <c r="B1874" t="s">
-        <v>1877</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="1875" spans="1:26">
       <c r="B1875" t="s">
-        <v>1878</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="1876" spans="1:26">
       <c r="B1876" t="s">
-        <v>1879</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="1877" spans="1:26">
       <c r="B1877" t="s">
-        <v>1880</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="1878" spans="1:26">
       <c r="B1878" t="s">
-        <v>1881</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="1879" spans="1:26">
       <c r="B1879" t="s">
-        <v>1882</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="1880" spans="1:26">
       <c r="B1880" t="s">
-        <v>1883</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="1881" spans="1:26">
       <c r="B1881" t="s">
-        <v>1884</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="1882" spans="1:26">
       <c r="B1882" t="s">
-        <v>1885</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="1883" spans="1:26">
       <c r="B1883" t="s">
-        <v>1886</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="1884" spans="1:26">
       <c r="B1884" t="s">
-        <v>1887</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="1885" spans="1:26">
       <c r="B1885" t="s">
-        <v>1888</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="1886" spans="1:26">
       <c r="B1886" t="s">
-        <v>1889</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="1887" spans="1:26">
       <c r="B1887" t="s">
-        <v>1890</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="1888" spans="1:26">
       <c r="B1888" t="s">
-        <v>1891</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="1889" spans="1:26">
       <c r="B1889" t="s">
-        <v>1892</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="1890" spans="1:26">
       <c r="B1890" t="s">
-        <v>1893</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="1891" spans="1:26">
       <c r="B1891" t="s">
-        <v>1894</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="1892" spans="1:26">
       <c r="B1892" t="s">
-        <v>1895</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="1893" spans="1:26">
       <c r="B1893" t="s">
-        <v>1896</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="1894" spans="1:26">
       <c r="B1894" t="s">
-        <v>1897</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="1895" spans="1:26">
       <c r="B1895" t="s">
-        <v>1898</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="1896" spans="1:26">
       <c r="B1896" t="s">
-        <v>1899</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="1897" spans="1:26">
       <c r="B1897" t="s">
-        <v>1900</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="1898" spans="1:26">
       <c r="B1898" t="s">
-        <v>1901</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="1899" spans="1:26">
       <c r="B1899" t="s">
-        <v>1902</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="1900" spans="1:26">
       <c r="B1900" t="s">
-        <v>1903</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="1901" spans="1:26">
       <c r="B1901" t="s">
-        <v>1904</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="1902" spans="1:26">
       <c r="B1902" t="s">
-        <v>1905</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="1903" spans="1:26">
       <c r="B1903" t="s">
-        <v>1906</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="1904" spans="1:26">
       <c r="B1904" t="s">
-        <v>1907</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="1905" spans="1:26">
       <c r="B1905" t="s">
-        <v>1908</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="1906" spans="1:26">
       <c r="B1906" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="1907" spans="1:26">
       <c r="B1907" t="s">
-        <v>1910</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="1908" spans="1:26">
       <c r="B1908" t="s">
-        <v>1911</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="1909" spans="1:26">
       <c r="B1909" t="s">
-        <v>1912</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="1910" spans="1:26">
       <c r="B1910" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="1911" spans="1:26">
       <c r="B1911" t="s">
-        <v>1914</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="1912" spans="1:26">
       <c r="B1912" t="s">
-        <v>1915</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="1913" spans="1:26">
       <c r="B1913" t="s">
-        <v>1916</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="1914" spans="1:26">
       <c r="B1914" t="s">
-        <v>1917</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="1915" spans="1:26">
       <c r="B1915" t="s">
-        <v>1918</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="1916" spans="1:26">
       <c r="B1916" t="s">
-        <v>1919</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="1917" spans="1:26">
       <c r="B1917" t="s">
-        <v>1920</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="1918" spans="1:26">
       <c r="B1918" t="s">
-        <v>1921</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="1919" spans="1:26">
       <c r="B1919" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="1920" spans="1:26">
       <c r="B1920" t="s">
-        <v>1923</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="1921" spans="1:26">
       <c r="B1921" t="s">
-        <v>1924</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="1922" spans="1:26">
       <c r="B1922" t="s">
-        <v>1925</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="1923" spans="1:26">
       <c r="B1923" t="s">
-        <v>1926</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="1924" spans="1:26">
       <c r="B1924" t="s">
-        <v>1927</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="1925" spans="1:26">
       <c r="B1925" t="s">
-        <v>1928</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="1926" spans="1:26">
       <c r="B1926" t="s">
-        <v>1929</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="1927" spans="1:26">
       <c r="B1927" t="s">
-        <v>1930</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="1928" spans="1:26">
       <c r="B1928" t="s">
-        <v>1931</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="1929" spans="1:26">
       <c r="B1929" t="s">
-        <v>1932</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="1930" spans="1:26">
       <c r="B1930" t="s">
-        <v>1933</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="1931" spans="1:26">
       <c r="B1931" t="s">
-        <v>1934</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="1932" spans="1:26">
       <c r="B1932" t="s">
-        <v>1935</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="1933" spans="1:26">
       <c r="B1933" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="1934" spans="1:26">
       <c r="B1934" t="s">
-        <v>1937</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="1935" spans="1:26">
       <c r="B1935" t="s">
-        <v>1938</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="1936" spans="1:26">
       <c r="B1936" t="s">
-        <v>1939</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="1937" spans="1:26">
       <c r="B1937" t="s">
-        <v>1940</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="1938" spans="1:26">
       <c r="B1938" t="s">
-        <v>1941</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="1939" spans="1:26">
       <c r="B1939" t="s">
-        <v>1942</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="1940" spans="1:26">
       <c r="B1940" t="s">
-        <v>1943</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="1941" spans="1:26">
       <c r="B1941" t="s">
-        <v>1944</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="1942" spans="1:26">
       <c r="B1942" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="1943" spans="1:26">
       <c r="B1943" t="s">
-        <v>1946</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="1944" spans="1:26">
       <c r="B1944" t="s">
-        <v>1947</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="1945" spans="1:26">
       <c r="B1945" t="s">
-        <v>1948</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="1946" spans="1:26">
       <c r="B1946" t="s">
-        <v>1949</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="1947" spans="1:26">
       <c r="B1947" t="s">
-        <v>1950</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="1948" spans="1:26">
       <c r="B1948" t="s">
-        <v>1951</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="1949" spans="1:26">
       <c r="B1949" t="s">
-        <v>1952</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="1950" spans="1:26">
       <c r="B1950" t="s">
-        <v>1953</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="1951" spans="1:26">
       <c r="B1951" t="s">
-        <v>1954</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="1952" spans="1:26">
       <c r="B1952" t="s">
-        <v>1955</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="1953" spans="1:26">
       <c r="B1953" t="s">
-        <v>1956</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="1954" spans="1:26">
       <c r="B1954" t="s">
-        <v>1957</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="1955" spans="1:26">
       <c r="B1955" t="s">
-        <v>1958</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="1956" spans="1:26">
       <c r="B1956" t="s">
-        <v>1959</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="1957" spans="1:26">
       <c r="B1957" t="s">
-        <v>1960</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="1958" spans="1:26">
       <c r="B1958" t="s">
-        <v>1961</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="1959" spans="1:26">
       <c r="B1959" t="s">
-        <v>1962</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="1960" spans="1:26">
       <c r="B1960" t="s">
-        <v>1963</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="1961" spans="1:26">
       <c r="B1961" t="s">
-        <v>1964</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="1962" spans="1:26">
       <c r="B1962" t="s">
-        <v>1965</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="1963" spans="1:26">
       <c r="B1963" t="s">
-        <v>1966</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="1964" spans="1:26">
       <c r="B1964" t="s">
-        <v>1967</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="1965" spans="1:26">
       <c r="B1965" t="s">
-        <v>1968</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="1966" spans="1:26">
       <c r="B1966" t="s">
-        <v>1969</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="1967" spans="1:26">
       <c r="B1967" t="s">
-        <v>1970</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="1968" spans="1:26">
       <c r="B1968" t="s">
-        <v>1971</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="1969" spans="1:26">
       <c r="B1969" t="s">
-        <v>1972</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="1970" spans="1:26">
       <c r="B1970" t="s">
-        <v>1973</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="1971" spans="1:26">
       <c r="B1971" t="s">
-        <v>1974</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="1972" spans="1:26">
       <c r="B1972" t="s">
-        <v>1975</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="1973" spans="1:26">
       <c r="B1973" t="s">
-        <v>1976</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="1974" spans="1:26">
       <c r="B1974" t="s">
-        <v>1977</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="1975" spans="1:26">
       <c r="B1975" t="s">
-        <v>1978</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="1976" spans="1:26">
       <c r="B1976" t="s">
-        <v>1979</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="1977" spans="1:26">
       <c r="B1977" t="s">
-        <v>1980</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="1978" spans="1:26">
       <c r="B1978" t="s">
-        <v>1981</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="1979" spans="1:26">
       <c r="B1979" t="s">
-        <v>1982</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="1980" spans="1:26">
       <c r="B1980" t="s">
-        <v>1983</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="1981" spans="1:26">
       <c r="B1981" t="s">
-        <v>1984</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="1982" spans="1:26">
       <c r="B1982" t="s">
-        <v>1985</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1983" spans="1:26">
       <c r="B1983" t="s">
-        <v>1986</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="1984" spans="1:26">
       <c r="B1984" t="s">
-        <v>1987</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="1985" spans="1:26">
       <c r="B1985" t="s">
-        <v>1988</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="1986" spans="1:26">
       <c r="B1986" t="s">
-        <v>1989</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="1987" spans="1:26">
       <c r="B1987" t="s">
-        <v>1990</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="1988" spans="1:26">
       <c r="B1988" t="s">
-        <v>1991</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="1989" spans="1:26">
       <c r="B1989" t="s">
-        <v>1992</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="1990" spans="1:26">
       <c r="B1990" t="s">
-        <v>1993</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="1991" spans="1:26">
       <c r="B1991" t="s">
-        <v>1994</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1992" spans="1:26">
       <c r="B1992" t="s">
-        <v>1995</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="1993" spans="1:26">
       <c r="B1993" t="s">
-        <v>1996</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="1994" spans="1:26">
       <c r="B1994" t="s">
-        <v>1997</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="1995" spans="1:26">
       <c r="B1995" t="s">
-        <v>1998</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="1996" spans="1:26">
       <c r="B1996" t="s">
-        <v>1999</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="1997" spans="1:26">
       <c r="B1997" t="s">
-        <v>2000</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="1998" spans="1:26">
       <c r="B1998" t="s">
-        <v>2001</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="1999" spans="1:26">
       <c r="B1999" t="s">
-        <v>2002</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="2000" spans="1:26">
       <c r="B2000" t="s">
-        <v>2003</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="2001" spans="1:26">
       <c r="B2001" t="s">
-        <v>2004</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="2002" spans="1:26">
       <c r="B2002" t="s">
-        <v>2005</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="2003" spans="1:26">
       <c r="B2003" t="s">
-        <v>2006</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="2004" spans="1:26">
       <c r="B2004" t="s">
-        <v>2007</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="2005" spans="1:26">
       <c r="B2005" t="s">
-        <v>2008</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="2006" spans="1:26">
       <c r="B2006" t="s">
-        <v>2009</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="2007" spans="1:26">
       <c r="B2007" t="s">
-        <v>2010</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="2008" spans="1:26">
       <c r="B2008" t="s">
-        <v>2011</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="2009" spans="1:26">
       <c r="B2009" t="s">
-        <v>2012</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="2010" spans="1:26">
       <c r="B2010" t="s">
-        <v>2013</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="2011" spans="1:26">
       <c r="B2011" t="s">
-        <v>2014</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="2012" spans="1:26">
       <c r="B2012" t="s">
-        <v>2015</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="2013" spans="1:26">
       <c r="B2013" t="s">
-        <v>2016</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="2014" spans="1:26">
       <c r="B2014" t="s">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="2015" spans="1:26">
       <c r="B2015" t="s">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="2016" spans="1:26">
       <c r="B2016" t="s">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="2017" spans="1:26">
       <c r="B2017" t="s">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="2018" spans="1:26">
       <c r="B2018" t="s">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="2019" spans="1:26">
       <c r="B2019" t="s">
-        <v>2022</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="2020" spans="1:26">
       <c r="B2020" t="s">
-        <v>2023</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="2021" spans="1:26">
       <c r="B2021" t="s">
-        <v>2024</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="2022" spans="1:26">
       <c r="B2022" t="s">
-        <v>2025</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="2023" spans="1:26">
       <c r="B2023" t="s">
-        <v>2026</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="2024" spans="1:26">
       <c r="B2024" t="s">
-        <v>2027</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="2025" spans="1:26">
       <c r="B2025" t="s">
-        <v>2028</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="2026" spans="1:26">
       <c r="B2026" t="s">
-        <v>2029</v>
+        <v>2028</v>
       </c>
     </row>
     <row r="2027" spans="1:26">
       <c r="B2027" t="s">
-        <v>2030</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="2028" spans="1:26">
       <c r="B2028" t="s">
-        <v>2031</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="2029" spans="1:26">
       <c r="B2029" t="s">
-        <v>2032</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="2030" spans="1:26">
       <c r="B2030" t="s">
-        <v>2033</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="2031" spans="1:26">
       <c r="B2031" t="s">
-        <v>2034</v>
+        <v>2033</v>
       </c>
     </row>
     <row r="2032" spans="1:26">
       <c r="B2032" t="s">
-        <v>2035</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="2033" spans="1:26">
       <c r="B2033" t="s">
-        <v>2036</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="2034" spans="1:26">
       <c r="B2034" t="s">
-        <v>2037</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="2035" spans="1:26">
       <c r="B2035" t="s">
-        <v>2038</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="2036" spans="1:26">
       <c r="B2036" t="s">
-        <v>2039</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="2037" spans="1:26">
       <c r="B2037" t="s">
-        <v>2040</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="2038" spans="1:26">
       <c r="B2038" t="s">
-        <v>2041</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="2039" spans="1:26">
       <c r="B2039" t="s">
-        <v>2042</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="2040" spans="1:26">
       <c r="B2040" t="s">
-        <v>2043</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="2041" spans="1:26">
       <c r="B2041" t="s">
-        <v>2044</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="2042" spans="1:26">
       <c r="B2042" t="s">
-        <v>2045</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="2043" spans="1:26">
       <c r="B2043" t="s">
-        <v>2046</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="2044" spans="1:26">
       <c r="B2044" t="s">
-        <v>2047</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="2045" spans="1:26">
       <c r="B2045" t="s">
-        <v>2048</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="2046" spans="1:26">
       <c r="B2046" t="s">
-        <v>2049</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="2047" spans="1:26">
       <c r="B2047" t="s">
-        <v>2050</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="2048" spans="1:26">
       <c r="B2048" t="s">
-        <v>2051</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="2049" spans="1:26">
       <c r="B2049" t="s">
-        <v>2052</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="2050" spans="1:26">
       <c r="B2050" t="s">
-        <v>2053</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="2051" spans="1:26">
       <c r="B2051" t="s">
-        <v>2054</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="2052" spans="1:26">
       <c r="B2052" t="s">
-        <v>2055</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="2053" spans="1:26">
       <c r="B2053" t="s">
-        <v>2056</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="2054" spans="1:26">
       <c r="B2054" t="s">
-        <v>2057</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="2055" spans="1:26">
       <c r="B2055" t="s">
-        <v>2058</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="2056" spans="1:26">
       <c r="B2056" t="s">
-        <v>2059</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="2057" spans="1:26">
       <c r="B2057" t="s">
-        <v>2060</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="2058" spans="1:26">
       <c r="B2058" t="s">
-        <v>2061</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="2059" spans="1:26">
       <c r="B2059" t="s">
-        <v>2062</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="2060" spans="1:26">
       <c r="B2060" t="s">
-        <v>2063</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="2061" spans="1:26">
       <c r="B2061" t="s">
-        <v>2064</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="2062" spans="1:26">
       <c r="B2062" t="s">
-        <v>2065</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="2063" spans="1:26">
       <c r="B2063" t="s">
-        <v>2066</v>
+        <v>2065</v>
       </c>
     </row>
     <row r="2064" spans="1:26">
       <c r="B2064" t="s">
-        <v>2067</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="2065" spans="1:26">
       <c r="B2065" t="s">
-        <v>2068</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="2066" spans="1:26">
       <c r="B2066" t="s">
-        <v>2069</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="2067" spans="1:26">
       <c r="B2067" t="s">
-        <v>2070</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="2068" spans="1:26">
       <c r="B2068" t="s">
-        <v>2071</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="2069" spans="1:26">
       <c r="B2069" t="s">
-        <v>2072</v>
+        <v>2071</v>
       </c>
     </row>
     <row r="2070" spans="1:26">
       <c r="B2070" t="s">
-        <v>2073</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="2071" spans="1:26">
       <c r="B2071" t="s">
-        <v>2074</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="2072" spans="1:26">
       <c r="B2072" t="s">
-        <v>2075</v>
+        <v>2074</v>
       </c>
     </row>
     <row r="2073" spans="1:26">
       <c r="B2073" t="s">
-        <v>2076</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="2074" spans="1:26">
       <c r="B2074" t="s">
-        <v>2077</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="2075" spans="1:26">
       <c r="B2075" t="s">
-        <v>2078</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="2076" spans="1:26">
       <c r="B2076" t="s">
-        <v>2079</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="2077" spans="1:26">
       <c r="B2077" t="s">
-        <v>2080</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="2078" spans="1:26">
       <c r="B2078" t="s">
-        <v>2081</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="2079" spans="1:26">
       <c r="B2079" t="s">
-        <v>2082</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="2080" spans="1:26">
       <c r="B2080" t="s">
-        <v>2083</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="2081" spans="1:26">
       <c r="B2081" t="s">
-        <v>2084</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="2082" spans="1:26">
       <c r="B2082" t="s">
-        <v>2085</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="2083" spans="1:26">
       <c r="B2083" t="s">
-        <v>2086</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="2084" spans="1:26">
       <c r="B2084" t="s">
-        <v>2087</v>
+        <v>2086</v>
       </c>
     </row>
     <row r="2085" spans="1:26">
       <c r="B2085" t="s">
-        <v>2088</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="2086" spans="1:26">
       <c r="B2086" t="s">
-        <v>2089</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="2087" spans="1:26">
       <c r="B2087" t="s">
-        <v>2090</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="2088" spans="1:26">
       <c r="B2088" t="s">
-        <v>2091</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="2089" spans="1:26">
       <c r="B2089" t="s">
-        <v>2092</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="2090" spans="1:26">
       <c r="B2090" t="s">
-        <v>2093</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="2091" spans="1:26">
       <c r="B2091" t="s">
-        <v>2094</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="2092" spans="1:26">
       <c r="B2092" t="s">
-        <v>2095</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="2093" spans="1:26">
       <c r="B2093" t="s">
-        <v>2096</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="2094" spans="1:26">
       <c r="B2094" t="s">
-        <v>2097</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="2095" spans="1:26">
       <c r="B2095" t="s">
-        <v>2098</v>
+        <v>2097</v>
       </c>
     </row>
     <row r="2096" spans="1:26">
       <c r="B2096" t="s">
-        <v>2099</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="2097" spans="1:26">
       <c r="B2097" t="s">
-        <v>2100</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="2098" spans="1:26">
       <c r="B2098" t="s">
-        <v>2101</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="2099" spans="1:26">
       <c r="B2099" t="s">
-        <v>2102</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="2100" spans="1:26">
       <c r="B2100" t="s">
-        <v>2103</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="2101" spans="1:26">
       <c r="B2101" t="s">
-        <v>2104</v>
+        <v>2103</v>
       </c>
     </row>
     <row r="2102" spans="1:26">
       <c r="B2102" t="s">
-        <v>2105</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="2103" spans="1:26">
       <c r="B2103" t="s">
-        <v>2106</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="2104" spans="1:26">
       <c r="B2104" t="s">
-        <v>2107</v>
+        <v>2106</v>
       </c>
     </row>
     <row r="2105" spans="1:26">
       <c r="B2105" t="s">
-        <v>2108</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="2106" spans="1:26">
       <c r="B2106" t="s">
-        <v>2109</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="2107" spans="1:26">
       <c r="B2107" t="s">
-        <v>2110</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="2108" spans="1:26">
       <c r="B2108" t="s">
-        <v>2111</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="2109" spans="1:26">
       <c r="B2109" t="s">
-        <v>2112</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="2110" spans="1:26">
       <c r="B2110" t="s">
-        <v>2113</v>
+        <v>2112</v>
       </c>
     </row>
     <row r="2111" spans="1:26">
       <c r="B2111" t="s">
-        <v>2114</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="2112" spans="1:26">
       <c r="B2112" t="s">
-        <v>2115</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="2113" spans="1:26">
       <c r="B2113" t="s">
-        <v>2116</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="2114" spans="1:26">
       <c r="B2114" t="s">
-        <v>2117</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="2115" spans="1:26">
       <c r="B2115" t="s">
-        <v>2118</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="2116" spans="1:26">
       <c r="B2116" t="s">
-        <v>2119</v>
+        <v>2118</v>
       </c>
     </row>
     <row r="2117" spans="1:26">
       <c r="B2117" t="s">
-        <v>2120</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="2118" spans="1:26">
       <c r="B2118" t="s">
-        <v>2121</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="2119" spans="1:26">
       <c r="B2119" t="s">
-        <v>2122</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="2120" spans="1:26">
       <c r="B2120" t="s">
-        <v>2123</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="2121" spans="1:26">
       <c r="B2121" t="s">
-        <v>2124</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="2122" spans="1:26">
       <c r="B2122" t="s">
-        <v>2125</v>
+        <v>2124</v>
       </c>
     </row>
     <row r="2123" spans="1:26">
       <c r="B2123" t="s">
-        <v>2126</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="2124" spans="1:26">
       <c r="B2124" t="s">
-        <v>2127</v>
+        <v>2126</v>
       </c>
     </row>
     <row r="2125" spans="1:26">
       <c r="B2125" t="s">
-        <v>2128</v>
+        <v>2127</v>
       </c>
     </row>
     <row r="2126" spans="1:26">
       <c r="B2126" t="s">
-        <v>2129</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="2127" spans="1:26">
       <c r="B2127" t="s">
-        <v>2130</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="2128" spans="1:26">
       <c r="B2128" t="s">
-        <v>2131</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="2129" spans="1:26">
       <c r="B2129" t="s">
-        <v>2132</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="2130" spans="1:26">
       <c r="B2130" t="s">
-        <v>2133</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="2131" spans="1:26">
       <c r="B2131" t="s">
-        <v>2134</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="2132" spans="1:26">
       <c r="B2132" t="s">
-        <v>2135</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="2133" spans="1:26">
       <c r="B2133" t="s">
-        <v>2136</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="2134" spans="1:26">
       <c r="B2134" t="s">
-        <v>2137</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="2135" spans="1:26">
       <c r="B2135" t="s">
-        <v>2138</v>
+        <v>2137</v>
       </c>
     </row>
     <row r="2136" spans="1:26">
       <c r="B2136" t="s">
-        <v>2139</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="2137" spans="1:26">
       <c r="B2137" t="s">
-        <v>2140</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="2138" spans="1:26">
       <c r="B2138" t="s">
-        <v>2141</v>
+        <v>2140</v>
       </c>
     </row>
     <row r="2139" spans="1:26">
       <c r="B2139" t="s">
-        <v>2142</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="2140" spans="1:26">
       <c r="B2140" t="s">
-        <v>2143</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="2141" spans="1:26">
       <c r="B2141" t="s">
-        <v>2144</v>
+        <v>2143</v>
       </c>
     </row>
     <row r="2142" spans="1:26">
       <c r="B2142" t="s">
-        <v>2145</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="2143" spans="1:26">
       <c r="B2143" t="s">
-        <v>2146</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="2144" spans="1:26">
       <c r="B2144" t="s">
-        <v>2147</v>
+        <v>2146</v>
       </c>
     </row>
     <row r="2145" spans="1:26">
       <c r="B2145" t="s">
-        <v>2148</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="2146" spans="1:26">
       <c r="B2146" t="s">
-        <v>2149</v>
+        <v>2148</v>
       </c>
     </row>
     <row r="2147" spans="1:26">
       <c r="B2147" t="s">
-        <v>2150</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="2148" spans="1:26">
       <c r="B2148" t="s">
-        <v>2151</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="2149" spans="1:26">
       <c r="B2149" t="s">
-        <v>2152</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="2150" spans="1:26">
       <c r="B2150" t="s">
-        <v>2153</v>
+        <v>2152</v>
       </c>
     </row>
     <row r="2151" spans="1:26">
       <c r="B2151" t="s">
-        <v>2154</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="2152" spans="1:26">
       <c r="B2152" t="s">
-        <v>2155</v>
+        <v>2154</v>
       </c>
     </row>
     <row r="2153" spans="1:26">
       <c r="B2153" t="s">
-        <v>2156</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="2154" spans="1:26">
       <c r="B2154" t="s">
-        <v>2157</v>
+        <v>2156</v>
       </c>
     </row>
     <row r="2155" spans="1:26">
       <c r="B2155" t="s">
-        <v>2158</v>
+        <v>2157</v>
       </c>
     </row>
     <row r="2156" spans="1:26">
       <c r="B2156" t="s">
-        <v>2159</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="2157" spans="1:26">
       <c r="B2157" t="s">
-        <v>2160</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="2158" spans="1:26">
       <c r="B2158" t="s">
-        <v>2161</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="2159" spans="1:26">
       <c r="B2159" t="s">
-        <v>2162</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="2160" spans="1:26">
       <c r="B2160" t="s">
-        <v>2163</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="2161" spans="1:26">
       <c r="B2161" t="s">
-        <v>2164</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="2162" spans="1:26">
       <c r="B2162" t="s">
-        <v>2165</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="2163" spans="1:26">
       <c r="B2163" t="s">
-        <v>2166</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="2164" spans="1:26">
       <c r="B2164" t="s">
-        <v>2167</v>
+        <v>2166</v>
       </c>
     </row>
     <row r="2165" spans="1:26">
       <c r="B2165" t="s">
-        <v>2168</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="2166" spans="1:26">
       <c r="B2166" t="s">
-        <v>2169</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="2167" spans="1:26">
       <c r="B2167" t="s">
-        <v>2170</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="2168" spans="1:26">
       <c r="B2168" t="s">
-        <v>2171</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="2169" spans="1:26">
       <c r="B2169" t="s">
-        <v>2172</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="2170" spans="1:26">
       <c r="B2170" t="s">
-        <v>2173</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="2171" spans="1:26">
       <c r="B2171" t="s">
-        <v>2174</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="2172" spans="1:26">
       <c r="B2172" t="s">
-        <v>2175</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="2173" spans="1:26">
       <c r="B2173" t="s">
-        <v>2176</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="2174" spans="1:26">
       <c r="B2174" t="s">
-        <v>2177</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="2175" spans="1:26">
       <c r="B2175" t="s">
-        <v>2178</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="2176" spans="1:26">
       <c r="B2176" t="s">
-        <v>2179</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="2177" spans="1:26">
       <c r="B2177" t="s">
-        <v>2180</v>
+        <v>2179</v>
       </c>
     </row>
     <row r="2178" spans="1:26">
       <c r="B2178" t="s">
-        <v>2181</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="2179" spans="1:26">
       <c r="B2179" t="s">
-        <v>2182</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="2180" spans="1:26">
       <c r="B2180" t="s">
-        <v>2183</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="2181" spans="1:26">
       <c r="B2181" t="s">
-        <v>2184</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="2182" spans="1:26">
       <c r="B2182" t="s">
-        <v>2185</v>
+        <v>2184</v>
       </c>
     </row>
     <row r="2183" spans="1:26">
       <c r="B2183" t="s">
-        <v>2186</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="2184" spans="1:26">
       <c r="B2184" t="s">
-        <v>2187</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="2185" spans="1:26">
       <c r="B2185" t="s">
-        <v>2188</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="2186" spans="1:26">
       <c r="B2186" t="s">
-        <v>2189</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="2187" spans="1:26">
       <c r="B2187" t="s">
-        <v>2190</v>
+        <v>2189</v>
       </c>
     </row>
     <row r="2188" spans="1:26">
       <c r="B2188" t="s">
-        <v>2191</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="2189" spans="1:26">
       <c r="B2189" t="s">
-        <v>2192</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="2190" spans="1:26">
       <c r="B2190" t="s">
-        <v>2193</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="2191" spans="1:26">
       <c r="B2191" t="s">
-        <v>2194</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="2192" spans="1:26">
       <c r="B2192" t="s">
-        <v>2195</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="2193" spans="1:26">
       <c r="B2193" t="s">
-        <v>2196</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="2194" spans="1:26">
       <c r="B2194" t="s">
-        <v>2197</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="2195" spans="1:26">
       <c r="B2195" t="s">
-        <v>2198</v>
+        <v>2197</v>
       </c>
     </row>
     <row r="2196" spans="1:26">
       <c r="B2196" t="s">
-        <v>2199</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="2197" spans="1:26">
       <c r="B2197" t="s">
-        <v>2200</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="2198" spans="1:26">
       <c r="B2198" t="s">
-        <v>2201</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="2199" spans="1:26">
       <c r="B2199" t="s">
-        <v>2202</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="2200" spans="1:26">
       <c r="B2200" t="s">
-        <v>2203</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="2201" spans="1:26">
       <c r="B2201" t="s">
-        <v>2204</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="2202" spans="1:26">
       <c r="B2202" t="s">
-        <v>2205</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="2203" spans="1:26">
       <c r="B2203" t="s">
-        <v>2206</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="2204" spans="1:26">
       <c r="B2204" t="s">
-        <v>2207</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="2205" spans="1:26">
       <c r="B2205" t="s">
-        <v>2208</v>
+        <v>2207</v>
       </c>
     </row>
     <row r="2206" spans="1:26">
       <c r="B2206" t="s">
-        <v>2209</v>
+        <v>2208</v>
       </c>
     </row>
     <row r="2207" spans="1:26">
       <c r="B2207" t="s">
-        <v>2210</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="2208" spans="1:26">
       <c r="B2208" t="s">
-        <v>2211</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="2209" spans="1:26">
       <c r="B2209" t="s">
-        <v>2212</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="2210" spans="1:26">
       <c r="B2210" t="s">
-        <v>2213</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="2211" spans="1:26">
       <c r="B2211" t="s">
-        <v>2214</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="2212" spans="1:26">
       <c r="B2212" t="s">
-        <v>2215</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="2213" spans="1:26">
       <c r="B2213" t="s">
-        <v>2216</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="2214" spans="1:26">
       <c r="B2214" t="s">
-        <v>2217</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="2215" spans="1:26">
       <c r="B2215" t="s">
-        <v>2218</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="2216" spans="1:26">
       <c r="B2216" t="s">
-        <v>2219</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="2217" spans="1:26">
       <c r="B2217" t="s">
-        <v>2220</v>
+        <v>2219</v>
       </c>
     </row>
     <row r="2218" spans="1:26">
       <c r="B2218" t="s">
-        <v>2221</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="2219" spans="1:26">
       <c r="B2219" t="s">
-        <v>2222</v>
+        <v>2221</v>
       </c>
     </row>
     <row r="2220" spans="1:26">
       <c r="B2220" t="s">
-        <v>2223</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="2221" spans="1:26">
       <c r="B2221" t="s">
-        <v>2224</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="2222" spans="1:26">
       <c r="B2222" t="s">
-        <v>2225</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="2223" spans="1:26">
       <c r="B2223" t="s">
-        <v>2226</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="2224" spans="1:26">
       <c r="B2224" t="s">
-        <v>2227</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="2225" spans="1:26">
       <c r="B2225" t="s">
-        <v>2228</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="2226" spans="1:26">
       <c r="B2226" t="s">
-        <v>2229</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="2227" spans="1:26">
       <c r="B2227" t="s">
-        <v>2230</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="2228" spans="1:26">
       <c r="B2228" t="s">
-        <v>2231</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="2229" spans="1:26">
       <c r="B2229" t="s">
-        <v>2232</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="2230" spans="1:26">
       <c r="B2230" t="s">
-        <v>2233</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="2231" spans="1:26">
       <c r="B2231" t="s">
-        <v>2234</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="2232" spans="1:26">
       <c r="B2232" t="s">
-        <v>2235</v>
+        <v>2234</v>
       </c>
     </row>
     <row r="2233" spans="1:26">
       <c r="B2233" t="s">
-        <v>2236</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="2234" spans="1:26">
       <c r="B2234" t="s">
-        <v>2237</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="2235" spans="1:26">
       <c r="B2235" t="s">
-        <v>2238</v>
+        <v>2237</v>
       </c>
     </row>
     <row r="2236" spans="1:26">
       <c r="B2236" t="s">
-        <v>2239</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="2237" spans="1:26">
       <c r="B2237" t="s">
-        <v>2240</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="2238" spans="1:26">
       <c r="B2238" t="s">
-        <v>2241</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="2239" spans="1:26">
       <c r="B2239" t="s">
-        <v>2242</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="2240" spans="1:26">
       <c r="B2240" t="s">
-        <v>2243</v>
+        <v>2242</v>
       </c>
     </row>
     <row r="2241" spans="1:26">
       <c r="B2241" t="s">
-        <v>2244</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="2242" spans="1:26">
       <c r="B2242" t="s">
-        <v>2245</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="2243" spans="1:26">
       <c r="B2243" t="s">
-        <v>2246</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="2244" spans="1:26">
       <c r="B2244" t="s">
-        <v>2247</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="2245" spans="1:26">
       <c r="B2245" t="s">
-        <v>2248</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="2246" spans="1:26">
       <c r="B2246" t="s">
-        <v>2249</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="2247" spans="1:26">
       <c r="B2247" t="s">
-        <v>2250</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="2248" spans="1:26">
       <c r="B2248" t="s">
-        <v>2251</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="2249" spans="1:26">
       <c r="B2249" t="s">
-        <v>2252</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="2250" spans="1:26">
       <c r="B2250" t="s">
-        <v>2253</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="2251" spans="1:26">
       <c r="B2251" t="s">
-        <v>2254</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="2252" spans="1:26">
       <c r="B2252" t="s">
-        <v>2255</v>
+        <v>2254</v>
       </c>
     </row>
     <row r="2253" spans="1:26">
       <c r="B2253" t="s">
-        <v>2256</v>
+        <v>2255</v>
       </c>
     </row>
     <row r="2254" spans="1:26">
       <c r="B2254" t="s">
-        <v>2257</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="2255" spans="1:26">
       <c r="B2255" t="s">
-        <v>2258</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="2256" spans="1:26">
       <c r="B2256" t="s">
-        <v>2259</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="2257" spans="1:26">
       <c r="B2257" t="s">
-        <v>2260</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="2258" spans="1:26">
       <c r="B2258" t="s">
-        <v>2261</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="2259" spans="1:26">
       <c r="B2259" t="s">
-        <v>2262</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="2260" spans="1:26">
       <c r="B2260" t="s">
-        <v>2263</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="2261" spans="1:26">
       <c r="B2261" t="s">
-        <v>2264</v>
+        <v>2263</v>
       </c>
     </row>
     <row r="2262" spans="1:26">
       <c r="B2262" t="s">
-        <v>2265</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="2263" spans="1:26">
       <c r="B2263" t="s">
-        <v>2266</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="2264" spans="1:26">
       <c r="B2264" t="s">
-        <v>2267</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="2265" spans="1:26">
       <c r="B2265" t="s">
-        <v>2268</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="2266" spans="1:26">
       <c r="B2266" t="s">
-        <v>2269</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="2267" spans="1:26">
       <c r="B2267" t="s">
-        <v>2270</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="2268" spans="1:26">
       <c r="B2268" t="s">
-        <v>2271</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="2269" spans="1:26">
       <c r="B2269" t="s">
-        <v>2272</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="2270" spans="1:26">
       <c r="B2270" t="s">
-        <v>2273</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="2271" spans="1:26">
       <c r="B2271" t="s">
-        <v>2274</v>
+        <v>2273</v>
       </c>
     </row>
     <row r="2272" spans="1:26">
       <c r="B2272" t="s">
-        <v>2275</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="2273" spans="1:26">
       <c r="B2273" t="s">
-        <v>2276</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="2274" spans="1:26">
       <c r="B2274" t="s">
-        <v>2277</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="2275" spans="1:26">
       <c r="B2275" t="s">
-        <v>2278</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="2276" spans="1:26">
       <c r="B2276" t="s">
-        <v>2279</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="2277" spans="1:26">
       <c r="B2277" t="s">
-        <v>2280</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="2278" spans="1:26">
       <c r="B2278" t="s">
-        <v>2281</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="2279" spans="1:26">
       <c r="B2279" t="s">
-        <v>2282</v>
+        <v>2281</v>
       </c>
     </row>
     <row r="2280" spans="1:26">
       <c r="B2280" t="s">
-        <v>2283</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="2281" spans="1:26">
       <c r="B2281" t="s">
-        <v>2284</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="2282" spans="1:26">
       <c r="B2282" t="s">
-        <v>2285</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="2283" spans="1:26">
       <c r="B2283" t="s">
-        <v>2286</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="2284" spans="1:26">
       <c r="B2284" t="s">
-        <v>2287</v>
+        <v>2286</v>
       </c>
     </row>
     <row r="2285" spans="1:26">
       <c r="B2285" t="s">
-        <v>2288</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="2286" spans="1:26">
       <c r="B2286" t="s">
-        <v>2289</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="2287" spans="1:26">
       <c r="B2287" t="s">
-        <v>2290</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="2288" spans="1:26">
       <c r="B2288" t="s">
-        <v>2291</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="2289" spans="1:26">
       <c r="B2289" t="s">
-        <v>2292</v>
+        <v>2291</v>
       </c>
     </row>
     <row r="2290" spans="1:26">
       <c r="B2290" t="s">
-        <v>2293</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="2291" spans="1:26">
       <c r="B2291" t="s">
-        <v>2294</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="2292" spans="1:26">
       <c r="B2292" t="s">
-        <v>2295</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="2293" spans="1:26">
       <c r="B2293" t="s">
-        <v>2296</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="2294" spans="1:26">
       <c r="B2294" t="s">
-        <v>2297</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="2295" spans="1:26">
       <c r="B2295" t="s">
-        <v>2298</v>
+        <v>2297</v>
       </c>
     </row>
     <row r="2296" spans="1:26">
       <c r="B2296" t="s">
-        <v>2299</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="2297" spans="1:26">
       <c r="B2297" t="s">
-        <v>2300</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="2298" spans="1:26">
       <c r="B2298" t="s">
-        <v>2301</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="2299" spans="1:26">
       <c r="B2299" t="s">
-        <v>2302</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="2300" spans="1:26">
       <c r="B2300" t="s">
-        <v>2303</v>
+        <v>2302</v>
       </c>
     </row>
     <row r="2301" spans="1:26">
       <c r="B2301" t="s">
-        <v>2304</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="2302" spans="1:26">
       <c r="B2302" t="s">
-        <v>2305</v>
+        <v>2304</v>
       </c>
     </row>
     <row r="2303" spans="1:26">
       <c r="B2303" t="s">
-        <v>2306</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="2304" spans="1:26">
       <c r="B2304" t="s">
-        <v>2307</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="2305" spans="1:26">
       <c r="B2305" t="s">
-        <v>2308</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="2306" spans="1:26">
       <c r="B2306" t="s">
-        <v>2309</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="2307" spans="1:26">
       <c r="B2307" t="s">
-        <v>2310</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="2308" spans="1:26">
       <c r="B2308" t="s">
-        <v>2311</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="2309" spans="1:26">
       <c r="B2309" t="s">
-        <v>2312</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="2310" spans="1:26">
       <c r="B2310" t="s">
-        <v>2313</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="2311" spans="1:26">
       <c r="B2311" t="s">
-        <v>2314</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="2312" spans="1:26">
       <c r="B2312" t="s">
-        <v>2315</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="2313" spans="1:26">
       <c r="B2313" t="s">
-        <v>2316</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="2314" spans="1:26">
       <c r="B2314" t="s">
-        <v>2317</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="2315" spans="1:26">
       <c r="B2315" t="s">
-        <v>2318</v>
+        <v>2317</v>
       </c>
     </row>
     <row r="2316" spans="1:26">
       <c r="B2316" t="s">
-        <v>2319</v>
+        <v>2318</v>
       </c>
     </row>
     <row r="2317" spans="1:26">
       <c r="B2317" t="s">
-        <v>2320</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="2318" spans="1:26">
       <c r="B2318" t="s">
-        <v>2321</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="2319" spans="1:26">
       <c r="B2319" t="s">
-        <v>2322</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="2320" spans="1:26">
       <c r="B2320" t="s">
-        <v>2323</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="2321" spans="1:26">
       <c r="B2321" t="s">
-        <v>2324</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="2322" spans="1:26">
       <c r="B2322" t="s">
-        <v>2325</v>
+        <v>2324</v>
       </c>
     </row>
     <row r="2323" spans="1:26">
       <c r="B2323" t="s">
-        <v>2326</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="2324" spans="1:26">
       <c r="B2324" t="s">
-        <v>2327</v>
+        <v>2326</v>
       </c>
     </row>
     <row r="2325" spans="1:26">
       <c r="B2325" t="s">
-        <v>2328</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="2326" spans="1:26">
       <c r="B2326" t="s">
-        <v>2329</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="2327" spans="1:26">
       <c r="B2327" t="s">
-        <v>2330</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="2328" spans="1:26">
       <c r="B2328" t="s">
-        <v>2331</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="2329" spans="1:26">
       <c r="B2329" t="s">
-        <v>2332</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="2330" spans="1:26">
       <c r="B2330" t="s">
-        <v>2333</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="2331" spans="1:26">
       <c r="B2331" t="s">
-        <v>2334</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="2332" spans="1:26">
       <c r="B2332" t="s">
-        <v>2335</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="2333" spans="1:26">
       <c r="B2333" t="s">
-        <v>2336</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="2334" spans="1:26">
       <c r="B2334" t="s">
-        <v>2337</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="2335" spans="1:26">
       <c r="B2335" t="s">
-        <v>2338</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="2336" spans="1:26">
       <c r="B2336" t="s">
-        <v>2339</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="2337" spans="1:26">
       <c r="B2337" t="s">
-        <v>2340</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="2338" spans="1:26">
       <c r="B2338" t="s">
-        <v>2341</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="2339" spans="1:26">
       <c r="B2339" t="s">
-        <v>2342</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="2340" spans="1:26">
       <c r="B2340" t="s">
-        <v>2343</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="2341" spans="1:26">
       <c r="B2341" t="s">
-        <v>2344</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="2342" spans="1:26">
       <c r="B2342" t="s">
-        <v>2345</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="2343" spans="1:26">
       <c r="B2343" t="s">
-        <v>2346</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="2344" spans="1:26">
       <c r="B2344" t="s">
-        <v>2347</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="2345" spans="1:26">
       <c r="B2345" t="s">
-        <v>2348</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="2346" spans="1:26">
       <c r="B2346" t="s">
-        <v>2349</v>
+        <v>2348</v>
       </c>
     </row>
     <row r="2347" spans="1:26">
       <c r="B2347" t="s">
-        <v>2350</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="2348" spans="1:26">
       <c r="B2348" t="s">
-        <v>2351</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="2349" spans="1:26">
       <c r="B2349" t="s">
-        <v>2352</v>
+        <v>2351</v>
       </c>
     </row>
     <row r="2350" spans="1:26">
       <c r="B2350" t="s">
-        <v>2353</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="2351" spans="1:26">
       <c r="B2351" t="s">
-        <v>2354</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="2352" spans="1:26">
       <c r="B2352" t="s">
-        <v>2355</v>
+        <v>2354</v>
       </c>
     </row>
     <row r="2353" spans="1:26">
       <c r="B2353" t="s">
-        <v>2356</v>
+        <v>2355</v>
       </c>
     </row>
     <row r="2354" spans="1:26">
       <c r="B2354" t="s">
-        <v>2357</v>
+        <v>2356</v>
       </c>
     </row>
     <row r="2355" spans="1:26">
       <c r="B2355" t="s">
-        <v>2358</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="2356" spans="1:26">
       <c r="B2356" t="s">
-        <v>2359</v>
+        <v>2358</v>
       </c>
     </row>
     <row r="2357" spans="1:26">
       <c r="B2357" t="s">
-        <v>2360</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="2358" spans="1:26">
       <c r="B2358" t="s">
-        <v>2361</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="2359" spans="1:26">
       <c r="B2359" t="s">
-        <v>2362</v>
+        <v>2361</v>
       </c>
     </row>
     <row r="2360" spans="1:26">
       <c r="B2360" t="s">
-        <v>2363</v>
+        <v>2362</v>
       </c>
     </row>
     <row r="2361" spans="1:26">
       <c r="B2361" t="s">
-        <v>2364</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="2362" spans="1:26">
       <c r="B2362" t="s">
-        <v>2365</v>
+        <v>2364</v>
       </c>
     </row>
     <row r="2363" spans="1:26">
       <c r="B2363" t="s">
-        <v>2366</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="2364" spans="1:26">
       <c r="B2364" t="s">
-        <v>2367</v>
+        <v>2366</v>
       </c>
     </row>
     <row r="2365" spans="1:26">
       <c r="B2365" t="s">
-        <v>2368</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="2366" spans="1:26">
       <c r="B2366" t="s">
-        <v>2369</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="2367" spans="1:26">
       <c r="B2367" t="s">
-        <v>2370</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="2368" spans="1:26">
       <c r="B2368" t="s">
-        <v>2371</v>
+        <v>2370</v>
       </c>
     </row>
     <row r="2369" spans="1:26">
       <c r="B2369" t="s">
-        <v>2372</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="2370" spans="1:26">
       <c r="B2370" t="s">
-        <v>2373</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="2371" spans="1:26">
       <c r="B2371" t="s">
-        <v>2374</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="2372" spans="1:26">
       <c r="B2372" t="s">
-        <v>2375</v>
+        <v>2374</v>
       </c>
     </row>
     <row r="2373" spans="1:26">
       <c r="B2373" t="s">
-        <v>2376</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="2374" spans="1:26">
       <c r="B2374" t="s">
-        <v>2377</v>
+        <v>2376</v>
       </c>
     </row>
     <row r="2375" spans="1:26">
       <c r="B2375" t="s">
-        <v>2378</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="2376" spans="1:26">
       <c r="B2376" t="s">
-        <v>2379</v>
+        <v>2378</v>
       </c>
     </row>
     <row r="2377" spans="1:26">
       <c r="B2377" t="s">
-        <v>2380</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="2378" spans="1:26">
       <c r="B2378" t="s">
-        <v>2381</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="2379" spans="1:26">
       <c r="B2379" t="s">
-        <v>2382</v>
+        <v>2381</v>
       </c>
     </row>
     <row r="2380" spans="1:26">
       <c r="B2380" t="s">
-        <v>2383</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="2381" spans="1:26">
       <c r="B2381" t="s">
-        <v>2384</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="2382" spans="1:26">
       <c r="B2382" t="s">
-        <v>2385</v>
+        <v>2384</v>
       </c>
     </row>
     <row r="2383" spans="1:26">
       <c r="B2383" t="s">
-        <v>2386</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="2384" spans="1:26">
       <c r="B2384" t="s">
-        <v>2387</v>
+        <v>2386</v>
       </c>
     </row>
     <row r="2385" spans="1:26">
       <c r="B2385" t="s">
-        <v>2388</v>
+        <v>2387</v>
       </c>
     </row>
     <row r="2386" spans="1:26">
       <c r="B2386" t="s">
-        <v>2389</v>
+        <v>2388</v>
       </c>
     </row>
     <row r="2387" spans="1:26">
       <c r="B2387" t="s">
-        <v>2390</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="2388" spans="1:26">
       <c r="B2388" t="s">
-        <v>2391</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="2389" spans="1:26">
       <c r="B2389" t="s">
-        <v>2392</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="2390" spans="1:26">
       <c r="B2390" t="s">
-        <v>2393</v>
+        <v>2392</v>
       </c>
     </row>
     <row r="2391" spans="1:26">
       <c r="B2391" t="s">
-        <v>2394</v>
+        <v>2393</v>
       </c>
     </row>
     <row r="2392" spans="1:26">
       <c r="B2392" t="s">
-        <v>2395</v>
+        <v>2394</v>
       </c>
     </row>
     <row r="2393" spans="1:26">
       <c r="B2393" t="s">
-        <v>2396</v>
+        <v>2395</v>
       </c>
     </row>
     <row r="2394" spans="1:26">
       <c r="B2394" t="s">
-        <v>2397</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="2395" spans="1:26">
       <c r="B2395" t="s">
-        <v>2398</v>
+        <v>2397</v>
       </c>
     </row>
     <row r="2396" spans="1:26">
       <c r="B2396" t="s">
-        <v>2399</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="2397" spans="1:26">
       <c r="B2397" t="s">
-        <v>2400</v>
+        <v>2399</v>
       </c>
     </row>
     <row r="2398" spans="1:26">
       <c r="B2398" t="s">
-        <v>2401</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="2399" spans="1:26">
       <c r="B2399" t="s">
-        <v>2402</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="2400" spans="1:26">
       <c r="B2400" t="s">
-        <v>2403</v>
+        <v>2402</v>
       </c>
     </row>
     <row r="2401" spans="1:26">
       <c r="B2401" t="s">
-        <v>2404</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="2402" spans="1:26">
       <c r="B2402" t="s">
-        <v>2405</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="2403" spans="1:26">
       <c r="B2403" t="s">
-        <v>2406</v>
+        <v>2405</v>
       </c>
     </row>
     <row r="2404" spans="1:26">
       <c r="B2404" t="s">
-        <v>2407</v>
+        <v>2406</v>
       </c>
     </row>
     <row r="2405" spans="1:26">
       <c r="B2405" t="s">
-        <v>2408</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="2406" spans="1:26">
       <c r="B2406" t="s">
-        <v>2409</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="2407" spans="1:26">
       <c r="B2407" t="s">
-        <v>2410</v>
+        <v>2409</v>
       </c>
     </row>
     <row r="2408" spans="1:26">
       <c r="B2408" t="s">
-        <v>2411</v>
+        <v>2410</v>
       </c>
     </row>
     <row r="2409" spans="1:26">
       <c r="B2409" t="s">
-        <v>2412</v>
+        <v>2411</v>
       </c>
     </row>
     <row r="2410" spans="1:26">
       <c r="B2410" t="s">
-        <v>2413</v>
+        <v>2412</v>
       </c>
     </row>
     <row r="2411" spans="1:26">
       <c r="B2411" t="s">
-        <v>2414</v>
+        <v>2413</v>
       </c>
     </row>
     <row r="2412" spans="1:26">
       <c r="B2412" t="s">
-        <v>2415</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="2413" spans="1:26">
       <c r="B2413" t="s">
-        <v>2416</v>
+        <v>2415</v>
       </c>
     </row>
     <row r="2414" spans="1:26">
       <c r="B2414" t="s">
-        <v>2417</v>
+        <v>2416</v>
       </c>
     </row>
     <row r="2415" spans="1:26">
       <c r="B2415" t="s">
-        <v>2418</v>
+        <v>2417</v>
       </c>
     </row>
     <row r="2416" spans="1:26">
       <c r="B2416" t="s">
-        <v>2419</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="2417" spans="1:26">
       <c r="B2417" t="s">
-        <v>2420</v>
+        <v>2419</v>
       </c>
     </row>
     <row r="2418" spans="1:26">
       <c r="B2418" t="s">
-        <v>2421</v>
+        <v>2420</v>
       </c>
     </row>
     <row r="2419" spans="1:26">
       <c r="B2419" t="s">
-        <v>2422</v>
+        <v>2421</v>
       </c>
     </row>
     <row r="2420" spans="1:26">
       <c r="B2420" t="s">
-        <v>2423</v>
+        <v>2422</v>
       </c>
     </row>
     <row r="2421" spans="1:26">
       <c r="B2421" t="s">
-        <v>2424</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="2422" spans="1:26">
       <c r="B2422" t="s">
-        <v>2425</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="2423" spans="1:26">
       <c r="B2423" t="s">
-        <v>2426</v>
+        <v>2425</v>
       </c>
     </row>
     <row r="2424" spans="1:26">
       <c r="B2424" t="s">
-        <v>2427</v>
+        <v>2426</v>
       </c>
     </row>
     <row r="2425" spans="1:26">
       <c r="B2425" t="s">
-        <v>2428</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="2426" spans="1:26">
       <c r="B2426" t="s">
-        <v>2429</v>
+        <v>2428</v>
       </c>
     </row>
     <row r="2427" spans="1:26">
       <c r="B2427" t="s">
-        <v>2430</v>
+        <v>2429</v>
       </c>
     </row>
     <row r="2428" spans="1:26">
       <c r="B2428" t="s">
-        <v>2431</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="2429" spans="1:26">
       <c r="B2429" t="s">
-        <v>2432</v>
+        <v>2431</v>
       </c>
     </row>
     <row r="2430" spans="1:26">
       <c r="B2430" t="s">
-        <v>2433</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="2431" spans="1:26">
       <c r="B2431" t="s">
-        <v>2434</v>
+        <v>2433</v>
       </c>
     </row>
     <row r="2432" spans="1:26">
       <c r="B2432" t="s">
-        <v>2435</v>
+        <v>2434</v>
       </c>
     </row>
     <row r="2433" spans="1:26">
       <c r="B2433" t="s">
-        <v>2436</v>
+        <v>2435</v>
       </c>
     </row>
     <row r="2434" spans="1:26">
       <c r="B2434" t="s">
-        <v>2437</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="2435" spans="1:26">
       <c r="B2435" t="s">
-        <v>2438</v>
+        <v>2437</v>
       </c>
     </row>
     <row r="2436" spans="1:26">
       <c r="B2436" t="s">
-        <v>2439</v>
+        <v>2438</v>
       </c>
     </row>
     <row r="2437" spans="1:26">
       <c r="B2437" t="s">
-        <v>2440</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="2438" spans="1:26">
       <c r="B2438" t="s">
-        <v>2441</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="2439" spans="1:26">
       <c r="B2439" t="s">
-        <v>2442</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="2440" spans="1:26">
       <c r="B2440" t="s">
-        <v>2443</v>
+        <v>2442</v>
       </c>
     </row>
     <row r="2441" spans="1:26">
       <c r="B2441" t="s">
-        <v>2444</v>
+        <v>2443</v>
       </c>
     </row>
     <row r="2442" spans="1:26">
       <c r="B2442" t="s">
-        <v>2445</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="2443" spans="1:26">
       <c r="B2443" t="s">
-        <v>2446</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="2444" spans="1:26">
       <c r="B2444" t="s">
-        <v>2447</v>
+        <v>2446</v>
       </c>
     </row>
     <row r="2445" spans="1:26">
       <c r="B2445" t="s">
-        <v>2448</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="2446" spans="1:26">
       <c r="B2446" t="s">
-        <v>2449</v>
+        <v>2448</v>
       </c>
     </row>
     <row r="2447" spans="1:26">
       <c r="B2447" t="s">
-        <v>2450</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="2448" spans="1:26">
       <c r="B2448" t="s">
-        <v>2451</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="2449" spans="1:26">
       <c r="B2449" t="s">
-        <v>2452</v>
+        <v>2451</v>
       </c>
     </row>
     <row r="2450" spans="1:26">
       <c r="B2450" t="s">
-        <v>2453</v>
+        <v>2452</v>
       </c>
     </row>
     <row r="2451" spans="1:26">
       <c r="B2451" t="s">
-        <v>2454</v>
+        <v>2453</v>
       </c>
     </row>
     <row r="2452" spans="1:26">
       <c r="B2452" t="s">
-        <v>2455</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="2453" spans="1:26">
       <c r="B2453" t="s">
-        <v>2456</v>
+        <v>2455</v>
       </c>
     </row>
     <row r="2454" spans="1:26">
       <c r="B2454" t="s">
-        <v>2457</v>
+        <v>2456</v>
       </c>
     </row>
     <row r="2455" spans="1:26">
       <c r="B2455" t="s">
-        <v>2458</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="2456" spans="1:26">
       <c r="B2456" t="s">
-        <v>2459</v>
+        <v>2458</v>
       </c>
     </row>
     <row r="2457" spans="1:26">
       <c r="B2457" t="s">
-        <v>2460</v>
+        <v>2459</v>
       </c>
     </row>
     <row r="2458" spans="1:26">
       <c r="B2458" t="s">
-        <v>2461</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="2459" spans="1:26">
       <c r="B2459" t="s">
-        <v>2462</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="2460" spans="1:26">
       <c r="B2460" t="s">
-        <v>2463</v>
+        <v>2462</v>
       </c>
     </row>
     <row r="2461" spans="1:26">
       <c r="B2461" t="s">
-        <v>2464</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="2462" spans="1:26">
       <c r="B2462" t="s">
-        <v>2465</v>
+        <v>2464</v>
       </c>
     </row>
     <row r="2463" spans="1:26">
       <c r="B2463" t="s">
-        <v>2466</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="2464" spans="1:26">
       <c r="B2464" t="s">
-        <v>2467</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="2465" spans="1:26">
       <c r="B2465" t="s">
-        <v>2468</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="2466" spans="1:26">
       <c r="B2466" t="s">
-        <v>2469</v>
+        <v>2468</v>
       </c>
     </row>
     <row r="2467" spans="1:26">
       <c r="B2467" t="s">
-        <v>2470</v>
+        <v>2469</v>
       </c>
     </row>
     <row r="2468" spans="1:26">
       <c r="B2468" t="s">
-        <v>2471</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="2469" spans="1:26">
       <c r="B2469" t="s">
-        <v>2472</v>
+        <v>2471</v>
       </c>
     </row>
     <row r="2470" spans="1:26">
       <c r="B2470" t="s">
-        <v>2473</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="2471" spans="1:26">
       <c r="B2471" t="s">
-        <v>2474</v>
+        <v>2473</v>
       </c>
     </row>
     <row r="2472" spans="1:26">
       <c r="B2472" t="s">
-        <v>2475</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="2473" spans="1:26">
       <c r="B2473" t="s">
-        <v>2476</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="2474" spans="1:26">
       <c r="B2474" t="s">
-        <v>2477</v>
+        <v>2476</v>
       </c>
     </row>
     <row r="2475" spans="1:26">
       <c r="B2475" t="s">
-        <v>2478</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="2476" spans="1:26">
       <c r="B2476" t="s">
-        <v>2479</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="2477" spans="1:26">
       <c r="B2477" t="s">
-        <v>2480</v>
+        <v>2479</v>
       </c>
     </row>
     <row r="2478" spans="1:26">
       <c r="B2478" t="s">
-        <v>2481</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="2479" spans="1:26">
       <c r="B2479" t="s">
-        <v>2482</v>
+        <v>2481</v>
       </c>
     </row>
     <row r="2480" spans="1:26">
       <c r="B2480" t="s">
-        <v>2483</v>
+        <v>2482</v>
       </c>
     </row>
     <row r="2481" spans="1:26">
       <c r="B2481" t="s">
-        <v>2484</v>
+        <v>2483</v>
       </c>
     </row>
     <row r="2482" spans="1:26">
       <c r="B2482" t="s">
-        <v>2485</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="2483" spans="1:26">
       <c r="B2483" t="s">
-        <v>2486</v>
+        <v>2485</v>
       </c>
     </row>
     <row r="2484" spans="1:26">
       <c r="B2484" t="s">
-        <v>2487</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="2485" spans="1:26">
       <c r="B2485" t="s">
-        <v>2488</v>
+        <v>2487</v>
       </c>
     </row>
     <row r="2486" spans="1:26">
       <c r="B2486" t="s">
-        <v>2489</v>
+        <v>2488</v>
       </c>
     </row>
     <row r="2487" spans="1:26">
       <c r="B2487" t="s">
-        <v>2490</v>
+        <v>2489</v>
       </c>
     </row>
     <row r="2488" spans="1:26">
       <c r="B2488" t="s">
-        <v>2491</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="2489" spans="1:26">
       <c r="B2489" t="s">
-        <v>2492</v>
+        <v>2491</v>
       </c>
     </row>
     <row r="2490" spans="1:26">
       <c r="B2490" t="s">
-        <v>2493</v>
+        <v>2492</v>
       </c>
     </row>
     <row r="2491" spans="1:26">
       <c r="B2491" t="s">
-        <v>2494</v>
+        <v>2493</v>
       </c>
     </row>
     <row r="2492" spans="1:26">
       <c r="B2492" t="s">
-        <v>2495</v>
+        <v>2494</v>
       </c>
     </row>
     <row r="2493" spans="1:26">
       <c r="B2493" t="s">
-        <v>2496</v>
+        <v>2495</v>
       </c>
     </row>
     <row r="2494" spans="1:26">
       <c r="B2494" t="s">
-        <v>2497</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="2495" spans="1:26">
       <c r="B2495" t="s">
-        <v>2498</v>
+        <v>2497</v>
       </c>
     </row>
     <row r="2496" spans="1:26">
       <c r="B2496" t="s">
-        <v>2499</v>
+        <v>2498</v>
       </c>
     </row>
     <row r="2497" spans="1:26">
       <c r="B2497" t="s">
-        <v>2500</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="2498" spans="1:26">
       <c r="B2498" t="s">
-        <v>2501</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="2499" spans="1:26">
       <c r="B2499" t="s">
-        <v>2502</v>
+        <v>2501</v>
       </c>
     </row>
     <row r="2500" spans="1:26">
       <c r="B2500" t="s">
-        <v>2503</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="2501" spans="1:26">
       <c r="B2501" t="s">
-        <v>2504</v>
+        <v>2503</v>
       </c>
     </row>
     <row r="2502" spans="1:26">
       <c r="B2502" t="s">
-        <v>2505</v>
+        <v>2504</v>
       </c>
     </row>
     <row r="2503" spans="1:26">
       <c r="B2503" t="s">
-        <v>2506</v>
+        <v>2505</v>
       </c>
     </row>
     <row r="2504" spans="1:26">
       <c r="B2504" t="s">
-        <v>2507</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="2505" spans="1:26">
       <c r="B2505" t="s">
-        <v>2508</v>
+        <v>2507</v>
       </c>
     </row>
     <row r="2506" spans="1:26">
       <c r="B2506" t="s">
-        <v>2509</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="2507" spans="1:26">
       <c r="B2507" t="s">
-        <v>2510</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="2508" spans="1:26">
       <c r="B2508" t="s">
-        <v>2511</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="2509" spans="1:26">
       <c r="B2509" t="s">
-        <v>2512</v>
+        <v>2511</v>
       </c>
     </row>
     <row r="2510" spans="1:26">
       <c r="B2510" t="s">
-        <v>2513</v>
+        <v>2512</v>
       </c>
     </row>
     <row r="2511" spans="1:26">
       <c r="B2511" t="s">
-        <v>2514</v>
+        <v>2513</v>
       </c>
     </row>
     <row r="2512" spans="1:26">
       <c r="B2512" t="s">
-        <v>2515</v>
+        <v>2514</v>
       </c>
     </row>
     <row r="2513" spans="1:26">
       <c r="B2513" t="s">
-        <v>2516</v>
+        <v>2515</v>
       </c>
     </row>
     <row r="2514" spans="1:26">
       <c r="B2514" t="s">
-        <v>2517</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="2515" spans="1:26">
       <c r="B2515" t="s">
-        <v>2518</v>
+        <v>2517</v>
       </c>
     </row>
     <row r="2516" spans="1:26">
       <c r="B2516" t="s">
-        <v>2519</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="2517" spans="1:26">
       <c r="B2517" t="s">
-        <v>2520</v>
+        <v>2519</v>
       </c>
     </row>
     <row r="2518" spans="1:26">
       <c r="B2518" t="s">
-        <v>2521</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="2519" spans="1:26">
       <c r="B2519" t="s">
-        <v>2522</v>
+        <v>2521</v>
       </c>
     </row>
     <row r="2520" spans="1:26">
       <c r="B2520" t="s">
-        <v>2523</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="2521" spans="1:26">
       <c r="B2521" t="s">
-        <v>2524</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="2522" spans="1:26">
       <c r="B2522" t="s">
-        <v>2525</v>
+        <v>2524</v>
       </c>
     </row>
     <row r="2523" spans="1:26">
       <c r="B2523" t="s">
-        <v>2526</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="2524" spans="1:26">
       <c r="B2524" t="s">
-        <v>2527</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="2525" spans="1:26">
       <c r="B2525" t="s">
-        <v>2528</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="2526" spans="1:26">
       <c r="B2526" t="s">
-        <v>2529</v>
+        <v>2528</v>
       </c>
     </row>
     <row r="2527" spans="1:26">
       <c r="B2527" t="s">
-        <v>2530</v>
+        <v>2529</v>
       </c>
     </row>
     <row r="2528" spans="1:26">
       <c r="B2528" t="s">
-        <v>2531</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="2529" spans="1:26">
       <c r="B2529" t="s">
-        <v>2532</v>
+        <v>2531</v>
       </c>
     </row>
     <row r="2530" spans="1:26">
       <c r="B2530" t="s">
-        <v>2533</v>
+        <v>2532</v>
       </c>
     </row>
     <row r="2531" spans="1:26">
       <c r="B2531" t="s">
-        <v>2534</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="2532" spans="1:26">
       <c r="B2532" t="s">
-        <v>2535</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="2533" spans="1:26">
       <c r="B2533" t="s">
-        <v>2536</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="2534" spans="1:26">
       <c r="B2534" t="s">
-        <v>2537</v>
+        <v>2536</v>
       </c>
     </row>
     <row r="2535" spans="1:26">
       <c r="B2535" t="s">
-        <v>2538</v>
+        <v>2537</v>
       </c>
     </row>
     <row r="2536" spans="1:26">
       <c r="B2536" t="s">
-        <v>2539</v>
+        <v>2538</v>
       </c>
     </row>
     <row r="2537" spans="1:26">
       <c r="B2537" t="s">
-        <v>2540</v>
+        <v>2539</v>
       </c>
     </row>
     <row r="2538" spans="1:26">
       <c r="B2538" t="s">
-        <v>2541</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="2539" spans="1:26">
       <c r="B2539" t="s">
-        <v>2542</v>
+        <v>2541</v>
       </c>
     </row>
     <row r="2540" spans="1:26">
       <c r="B2540" t="s">
-        <v>2543</v>
+        <v>2542</v>
       </c>
     </row>
     <row r="2541" spans="1:26">
       <c r="B2541" t="s">
-        <v>2544</v>
+        <v>2543</v>
       </c>
     </row>
     <row r="2542" spans="1:26">
       <c r="B2542" t="s">
-        <v>2545</v>
+        <v>2544</v>
       </c>
     </row>
     <row r="2543" spans="1:26">
       <c r="B2543" t="s">
-        <v>2546</v>
+        <v>2545</v>
       </c>
     </row>
     <row r="2544" spans="1:26">
       <c r="B2544" t="s">
-        <v>2547</v>
+        <v>2546</v>
       </c>
     </row>
     <row r="2545" spans="1:26">
       <c r="B2545" t="s">
-        <v>2548</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="2546" spans="1:26">
       <c r="B2546" t="s">
-        <v>2549</v>
+        <v>2548</v>
       </c>
     </row>
     <row r="2547" spans="1:26">
       <c r="B2547" t="s">
-        <v>2550</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="2548" spans="1:26">
       <c r="B2548" t="s">
-        <v>2551</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="2549" spans="1:26">
       <c r="B2549" t="s">
-        <v>2552</v>
+        <v>2551</v>
       </c>
     </row>
     <row r="2550" spans="1:26">
       <c r="B2550" t="s">
-        <v>2553</v>
+        <v>2552</v>
       </c>
     </row>
     <row r="2551" spans="1:26">
       <c r="B2551" t="s">
-        <v>2554</v>
+        <v>2553</v>
       </c>
     </row>
     <row r="2552" spans="1:26">
       <c r="B2552" t="s">
-        <v>2555</v>
+        <v>2554</v>
       </c>
     </row>
     <row r="2553" spans="1:26">
       <c r="B2553" t="s">
-        <v>2556</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="2554" spans="1:26">
       <c r="B2554" t="s">
-        <v>2557</v>
+        <v>2556</v>
       </c>
     </row>
     <row r="2555" spans="1:26">
       <c r="B2555" t="s">
-        <v>2558</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="2556" spans="1:26">
       <c r="B2556" t="s">
-        <v>2559</v>
+        <v>2558</v>
       </c>
     </row>
     <row r="2557" spans="1:26">
       <c r="B2557" t="s">
-        <v>2560</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="2558" spans="1:26">
       <c r="B2558" t="s">
-        <v>2561</v>
+        <v>2560</v>
       </c>
     </row>
     <row r="2559" spans="1:26">
       <c r="B2559" t="s">
-        <v>2562</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="2560" spans="1:26">
       <c r="B2560" t="s">
-        <v>2563</v>
+        <v>2562</v>
       </c>
     </row>
     <row r="2561" spans="1:26">
       <c r="B2561" t="s">
-        <v>2564</v>
+        <v>2563</v>
       </c>
     </row>
     <row r="2562" spans="1:26">
       <c r="B2562" t="s">
-        <v>2565</v>
+        <v>2564</v>
       </c>
     </row>
     <row r="2563" spans="1:26">
       <c r="B2563" t="s">
-        <v>2566</v>
+        <v>2565</v>
       </c>
     </row>
     <row r="2564" spans="1:26">
       <c r="B2564" t="s">
-        <v>2567</v>
+        <v>2566</v>
       </c>
     </row>
     <row r="2565" spans="1:26">
       <c r="B2565" t="s">
-        <v>2568</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="2566" spans="1:26">
       <c r="B2566" t="s">
-        <v>2569</v>
+        <v>2568</v>
       </c>
     </row>
     <row r="2567" spans="1:26">
       <c r="B2567" t="s">
-        <v>2570</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="2568" spans="1:26">
       <c r="B2568" t="s">
-        <v>2571</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="2569" spans="1:26">
       <c r="B2569" t="s">
-        <v>2572</v>
+        <v>2571</v>
       </c>
     </row>
     <row r="2570" spans="1:26">
       <c r="B2570" t="s">
-        <v>2573</v>
+        <v>2572</v>
       </c>
     </row>
     <row r="2571" spans="1:26">
       <c r="B2571" t="s">
-        <v>2574</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="2572" spans="1:26">
       <c r="B2572" t="s">
-        <v>2575</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="2573" spans="1:26">
       <c r="B2573" t="s">
-        <v>2576</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="2574" spans="1:26">
       <c r="B2574" t="s">
-        <v>2577</v>
+        <v>2576</v>
       </c>
     </row>
     <row r="2575" spans="1:26">
       <c r="B2575" t="s">
-        <v>2578</v>
+        <v>2577</v>
       </c>
     </row>
     <row r="2576" spans="1:26">
       <c r="B2576" t="s">
-        <v>2579</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="2577" spans="1:26">
       <c r="B2577" t="s">
-        <v>2580</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="2578" spans="1:26">
       <c r="B2578" t="s">
-        <v>2581</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="2579" spans="1:26">
       <c r="B2579" t="s">
-        <v>2582</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="2580" spans="1:26">
       <c r="B2580" t="s">
-        <v>2583</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="2581" spans="1:26">
       <c r="B2581" t="s">
-        <v>2584</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="2582" spans="1:26">
       <c r="B2582" t="s">
-        <v>2585</v>
+        <v>2584</v>
       </c>
     </row>
     <row r="2583" spans="1:26">
       <c r="B2583" t="s">
-        <v>2586</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="2584" spans="1:26">
       <c r="B2584" t="s">
-        <v>2587</v>
-[...1354 lines deleted...]
-        <v>2858</v>
+        <v>2586</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>