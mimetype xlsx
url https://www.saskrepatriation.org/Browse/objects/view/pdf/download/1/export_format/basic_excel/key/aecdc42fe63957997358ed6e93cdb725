--- v0 (2026-04-12)
+++ v1 (2026-05-28)
@@ -26,157 +26,157 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>basket with lid (BHH.00809)</t>
-[...103 lines deleted...]
-  <si>
     <t>string of bells; 
 bell (BHH.02139)</t>
+  </si>
+  <si>
+    <t>snowshoe (BHH.02520)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.01328)</t>
+  </si>
+  <si>
+    <t>mukluks (BHH.00654)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00609)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00610)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00651)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00657)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00656)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00652)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00650)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00646)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00645)</t>
+  </si>
+  <si>
+    <t>leggings; legging (BHH.00320)</t>
+  </si>
+  <si>
+    <t>leggings; legging (BHH.02524)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02379)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02381)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02389)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02525)</t>
+  </si>
+  <si>
+    <t>headdress (BHH.02526)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.00659)</t>
+  </si>
+  <si>
+    <t>eagle staff (BHH.01623)</t>
+  </si>
+  <si>
+    <t>eagle staff (BHH.01622)</t>
+  </si>
+  <si>
+    <t>correspondence (BHH.00332)</t>
+  </si>
+  <si>
+    <t>Birchbark Biting; Birch bark biting (BHH.02326)</t>
+  </si>
+  <si>
+    <t>Birchbark Biting; Birch bark biting (BHH.02327)</t>
+  </si>
+  <si>
+    <t>Birchbark Biting; Birch bark biting (BHH.02328)</t>
+  </si>
+  <si>
+    <t>Birchbark Biting; Birch bark biting (BHH.02329)</t>
+  </si>
+  <si>
+    <t>Birchbark Biting; Birch bark biting (BHH.02330)</t>
+  </si>
+  <si>
+    <t>Birchbark basket lid (BHH.02296)</t>
+  </si>
+  <si>
+    <t>Birchbark basket lid (BHH.02295)</t>
+  </si>
+  <si>
+    <t>Birchbark basket (BHH.00808)</t>
+  </si>
+  <si>
+    <t>Birchbark basket (BHH.00407)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.02518)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.02519)</t>
+  </si>
+  <si>
+    <t>basket with lid (BHH.00809)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>