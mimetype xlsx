--- v0 (2026-04-12)
+++ v1 (2026-05-30)
@@ -14,8723 +14,883 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2859">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>1 lead slug (BHH.00482)</t>
-[...707 lines deleted...]
-    <t>bag, medicine (BHH.02846)</t>
+    <t>sweetgrass braid (BHH.02584)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02585)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02586)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02587)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02588)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02589)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02590)</t>
+  </si>
+  <si>
+    <t>Otter pelt Medicine bag (BHH.02591)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02592)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02593)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02594)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02595)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02596)</t>
+  </si>
+  <si>
+    <t>Pipe Bowl and Stem (BHH.02597)</t>
+  </si>
+  <si>
+    <t>drum (BHH.02598)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02599)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02600)</t>
+  </si>
+  <si>
+    <t>Pipe bag ; Tobacco bag (BHH.02601)</t>
+  </si>
+  <si>
+    <t>Cree Syllabic message on birchbark (BHH.02602)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02603)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02604)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02605)</t>
+  </si>
+  <si>
+    <t>Pipe Bag Panel (BHH.02606)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02607)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02608)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02609)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02610)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02611)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02612)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02613)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02614)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02615)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02616)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02617)</t>
+  </si>
+  <si>
+    <t>Bone Whistle ; Eagle Bone Whistle (BHH.02618)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02619)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02620)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02621)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02622)</t>
+  </si>
+  <si>
+    <t>Hair ornament (BHH.02623)</t>
+  </si>
+  <si>
+    <t>pipe stem ; calumet (BHH.02624)</t>
+  </si>
+  <si>
+    <t>rattle (BHH.02625)</t>
+  </si>
+  <si>
+    <t>rattle (BHH.02626)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02627)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02628)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02629)</t>
+  </si>
+  <si>
+    <t>Drum ; Rattle (BHH.02630)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02631)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02632)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02633)</t>
+  </si>
+  <si>
+    <t>Bundle; 
+Yellow Quill Bundle (BHH.02634)</t>
   </si>
   <si>
     <t>bag, pipe (BHH.02635)</t>
-  </si>
-[...1 lines deleted...]
-    <t>bag, pipe (BHH.02637)</t>
   </si>
   <si>
     <t>bag, pipe; 
 Pipe bag (BHH.02636)</t>
   </si>
   <si>
+    <t>bag, pipe (BHH.02637)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02638)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02639)</t>
+  </si>
+  <si>
+    <t>Stick ; war club ; mace handle (BHH.02640)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02641)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02642)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02643)</t>
+  </si>
+  <si>
+    <t>pipe stem; 
+hatchet (BHH.02644)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02645)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02646)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02647)</t>
+  </si>
+  <si>
+    <t>Beaded bag (BHH.02648)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02649)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02650)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02651)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02652)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02653)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02654)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02655)</t>
+  </si>
+  <si>
+    <t>Pipe stem fragment (BHH.02656)</t>
+  </si>
+  <si>
+    <t>Fan ; Eagle feather fan (BHH.02657)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02658)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02659)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02660)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02661)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02662)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02663)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02664)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02665)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02666)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02667)</t>
+  </si>
+  <si>
+    <t>necklace : bearclaw ; bearclaw (BHH.02668)</t>
+  </si>
+  <si>
+    <t>fire bag (BHH.02669)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02670)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02671)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02672)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02673)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02674)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02675)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02676)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02677)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02678)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02679)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02680)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02681)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02682)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02683)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02684)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02685)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02686)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02687)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02688)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02689)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02690)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02691)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02692)</t>
+  </si>
+  <si>
+    <t>fire bag (BHH.02693)</t>
+  </si>
+  <si>
+    <t>fire bag (BHH.02694)</t>
+  </si>
+  <si>
+    <t>fire bag (BHH.02695)</t>
+  </si>
+  <si>
+    <t>fire bag (BHH.02696)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02697)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02698)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02699)</t>
+  </si>
+  <si>
+    <t>pipe component (BHH.02700)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02701)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02702)</t>
+  </si>
+  <si>
+    <t>Pipe stem fragment (BHH.02703)</t>
+  </si>
+  <si>
+    <t>Pipe stem fragment (BHH.02704)</t>
+  </si>
+  <si>
+    <t>Pipe stem fragment (BHH.02705)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02706)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02707)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02708)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02709)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02710)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02711)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02712)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02713)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02714)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02715)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02716)</t>
+  </si>
+  <si>
+    <t>drum (BHH.02717)</t>
+  </si>
+  <si>
+    <t>fan (BHH.02718)</t>
+  </si>
+  <si>
+    <t>bag (BHH.02719)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02720)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02721)</t>
+  </si>
+  <si>
+    <t>whistle ; Eagle Bone whistle (BHH.02722)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02723)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02724)</t>
+  </si>
+  <si>
+    <t>cowee stick ; beaded wand handle (BHH.02725)</t>
+  </si>
+  <si>
+    <t>whistle ; Eagle Bone whistle (BHH.02726)</t>
+  </si>
+  <si>
+    <t>whistle ; Eagle Bone whistle (BHH.02727)</t>
+  </si>
+  <si>
+    <t>fire bag (BHH.02728)</t>
+  </si>
+  <si>
+    <t>eagle wing fan (BHH.02729)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.02730)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02731)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02732)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02733)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02734)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02735)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02736)</t>
+  </si>
+  <si>
+    <t>rattle (BHH.02737)</t>
+  </si>
+  <si>
+    <t>whistle (BHH.02738)</t>
+  </si>
+  <si>
+    <t>fan ; bustle (BHH.02739)</t>
+  </si>
+  <si>
+    <t>tipi; Sacred Tipi (BHH.02740)</t>
+  </si>
+  <si>
+    <t>Bundle; 
+Yellow Quill Bundle (BHH.02741)</t>
+  </si>
+  <si>
+    <t>pouch ; tobacco pouch (BHH.02742)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02743)</t>
+  </si>
+  <si>
+    <t>medicine bag, Midi? (BHH.02744)</t>
+  </si>
+  <si>
+    <t>pipe and stem set (BHH.02745)</t>
+  </si>
+  <si>
+    <t>pipe and stem set (BHH.02746)</t>
+  </si>
+  <si>
+    <t>pipe and stem set (BHH.02747)</t>
+  </si>
+  <si>
+    <t>pipe and stem set (BHH.02748)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02749)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02750)</t>
+  </si>
+  <si>
     <t>bag, tobacco ; Pipe bag (BHH.02751)</t>
   </si>
   <si>
-    <t>bag, tobacco ; Pipe bag (BHH.02794)</t>
-[...2 lines deleted...]
-    <t>bag, tobacco ; Pipe bag (BHH.02852)</t>
+    <t>pipe bowl (BHH.02752)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02753)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02754)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02755)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02756)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02757)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02758)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02759)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02760)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02761)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02762)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02763)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02764)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02765)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02766)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02767)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02768)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02769)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02770)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02771)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02772)</t>
+  </si>
+  <si>
+    <t>pouch; pipe bag (BHH.02773)</t>
+  </si>
+  <si>
+    <t>mace (BHH.02774)</t>
   </si>
   <si>
     <t>bag, tobacco; 
 Pipe bag (BHH.02775)</t>
   </si>
   <si>
-    <t>Bag; Beaded Pouch (BHH.02056)</t>
-[...1269 lines deleted...]
-    <t>Bow from and arrow set (BHH.01384)</t>
+    <t>drum (BHH.02776)</t>
+  </si>
+  <si>
+    <t>drum beater (BHH.02777)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02778)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02779)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02780)</t>
+  </si>
+  <si>
+    <t>pipe bowl fragment (BHH.02781)</t>
   </si>
   <si>
     <t>bowl (BHH.02782)</t>
   </si>
   <si>
     <t>bowl (BHH.02783)</t>
   </si>
   <si>
+    <t>pipe bowl (BHH.02784)</t>
+  </si>
+  <si>
+    <t>Catlinite Pipe (BHH.02785)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02786)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02787)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02788)</t>
+  </si>
+  <si>
+    <t>drum beater (BHH.02789)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02790)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02791)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02792)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02793)</t>
+  </si>
+  <si>
+    <t>bag, tobacco ; Pipe bag (BHH.02794)</t>
+  </si>
+  <si>
+    <t>tipi door ; sacred (BHH.02795)</t>
+  </si>
+  <si>
+    <t>stone (BHH.02796)</t>
+  </si>
+  <si>
+    <t>whistle ; Eagle Bone whistle (BHH.02797)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02798)</t>
+  </si>
+  <si>
+    <t>pipe - tubular (BHH.02799)</t>
+  </si>
+  <si>
+    <t>pipe fragment (BHH.02800)</t>
+  </si>
+  <si>
+    <t>pipe fragment (BHH.02801)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02802)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02803)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02804)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02805)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02806)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02807)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02808)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02809)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02810)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02811)</t>
+  </si>
+  <si>
+    <t>drum (BHH.02812)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02813)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02814)</t>
+  </si>
+  <si>
+    <t>pipestone block ; catlinite (BHH.02815)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02816)</t>
+  </si>
+  <si>
+    <t>bag (BHH.02817)</t>
+  </si>
+  <si>
+    <t>rattle, medicine (BHH.02818)</t>
+  </si>
+  <si>
+    <t>pipestone (BHH.02819)</t>
+  </si>
+  <si>
+    <t>Tipi (BHH.02820)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02821)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02822)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02823)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02824)</t>
+  </si>
+  <si>
+    <t>drum beater (BHH.02825)</t>
+  </si>
+  <si>
+    <t>drum (BHH.02826)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02827)</t>
+  </si>
+  <si>
+    <t>sweetgrass braid (BHH.02828)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02829)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02830)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02831)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02832)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02833)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02834)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.02835)</t>
+  </si>
+  <si>
+    <t>pipe; Pipe bowl (BHH.02836)</t>
+  </si>
+  <si>
+    <t>Otter Skin Shield; 
+Otter Pelt Shield (BHH.02837)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02838)</t>
+  </si>
+  <si>
+    <t>Medicine bundle owned by Chief Abel Watesh (BHH.02839)</t>
+  </si>
+  <si>
+    <t>fire bag ; pipe bag (BHH.02840)</t>
+  </si>
+  <si>
+    <t>tomahawk pipe bowl (BHH.02841)</t>
+  </si>
+  <si>
+    <t>whistle ; or Mace handle ? (BHH.02842)</t>
+  </si>
+  <si>
+    <t>spoon ; Ceremonial spoon (BHH.02843)</t>
+  </si>
+  <si>
     <t>bowl (BHH.02844)</t>
-  </si>
-[...233 lines deleted...]
-    <t>Catlinite Pipe (BHH.02785)</t>
   </si>
   <si>
     <t>ceremonial piece; 
 coup stick; 
 mace (BHH.02845)</t>
   </si>
   <si>
-    <t>ceremonial piece; mace (BHH.01602)</t>
-[...1292 lines deleted...]
-    <t>headpiece (BHH.00220)</t>
+    <t>bag, medicine (BHH.02846)</t>
   </si>
   <si>
     <t>headpiece (BHH.02847)</t>
   </si>
   <si>
-    <t>headpiece; head band (BHH.01345)</t>
-[...1389 lines deleted...]
-    <t>mossbag &amp; amulet (BHH.02514)</t>
+    <t>tipi; Sacred Tipi (BHH.02848)</t>
+  </si>
+  <si>
+    <t>tipi; Sacred Tipi (BHH.02849)</t>
+  </si>
+  <si>
+    <t>talisman; signal cloth (BHH.02850)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02851)</t>
+  </si>
+  <si>
+    <t>bag, tobacco ; Pipe bag (BHH.02852)</t>
   </si>
   <si>
     <t>Mp Test (BHH.02853)</t>
   </si>
   <si>
     <t>This is the description</t>
-  </si>
-[...3705 lines deleted...]
-    <t>[BLANK] (BHH.00506)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -8755,102 +915,72 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4273e1d0a8f4fc544f95c33170ac90.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fc83965cd486d0db04c2c99a65f3c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4273e1d0a8f4fc544f95c33170ac90.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>1624</xdr:row>
+      <xdr:row>270</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="imageA1625" descr="imageA1625"/>
+        <xdr:cNvPr id="1" name="imageA271" descr="imageA271"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -9117,60 +1247,60 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z2855"/>
+  <dimension ref="A1:Z271"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="94" customWidth="true" style="0"/>
-    <col min="2" max="2" width="50" customWidth="true" style="0"/>
+    <col min="2" max="2" width="68.983" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
@@ -10512,12979 +2642,56 @@
     <row r="266" spans="1:26">
       <c r="B266" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="267" spans="1:26">
       <c r="B267" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="268" spans="1:26">
       <c r="B268" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="269" spans="1:26">
       <c r="B269" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="270" spans="1:26">
       <c r="B270" t="s">
         <v>272</v>
       </c>
     </row>
-    <row r="271" spans="1:26">
+    <row r="271" spans="1:26" customHeight="1" ht="446">
       <c r="B271" t="s">
         <v>273</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B272" t="s">
+      <c r="C271" t="s">
         <v>274</v>
-      </c>
-[...12919 lines deleted...]
-        <v>2858</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>