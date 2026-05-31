--- v0 (2026-04-13)
+++ v1 (2026-05-31)
@@ -26,153 +26,153 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
+    <t>finger bag (BHH.00231)</t>
+  </si>
+  <si>
+    <t>finger bag (BHH.00232)</t>
+  </si>
+  <si>
+    <t>headband ; headpiece (BHH.00272)</t>
+  </si>
+  <si>
+    <t>Beaded leather; mat (BHH.00277)</t>
+  </si>
+  <si>
+    <t>Beaded leather; mat (BHH.00278)</t>
+  </si>
+  <si>
+    <t>legging (BHH.00333)</t>
+  </si>
+  <si>
+    <t>legging (BHH.00334)</t>
+  </si>
+  <si>
+    <t>quill ; part of quillwork display box (BHH.00401)</t>
+  </si>
+  <si>
+    <t>quillwork sample ; part of quillwork display box (BHH.00402)</t>
+  </si>
+  <si>
+    <t>hair ; porcupine ; part of quillwork display box (BHH.00403)</t>
+  </si>
+  <si>
+    <t>Beaded wall pocket (BHH.00590)</t>
+  </si>
+  <si>
+    <t>purse ; bag (BHH.00672)</t>
+  </si>
+  <si>
+    <t>purse ; bag (BHH.00673)</t>
+  </si>
+  <si>
+    <t>cushion (BHH.00861)</t>
+  </si>
+  <si>
+    <t>quill ; dyed quills (BHH.01043)</t>
+  </si>
+  <si>
+    <t>quill flattener ; part of quillwork display box (BHH.01044)</t>
+  </si>
+  <si>
+    <t>cloth ; blanket strip (BHH.01364)</t>
+  </si>
+  <si>
+    <t>Caribou hide hat ; see notes (BHH.01709)</t>
+  </si>
+  <si>
+    <t>mocassin (BHH.01813)</t>
+  </si>
+  <si>
+    <t>mocassin (BHH.01814)</t>
+  </si>
+  <si>
     <t>rondelle; rondell (BHH.01815)</t>
   </si>
   <si>
-    <t>quillwork sample ; part of quillwork display box (BHH.00402)</t>
-[...26 lines deleted...]
-    <t>pipe (BHH.02594)</t>
+    <t>Beaded belt; 
+strip (BHH.01904)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01962)</t>
+  </si>
+  <si>
+    <t>Necklace ; Hoop necklace (BHH.02010)</t>
+  </si>
+  <si>
+    <t>jacket; beaded (BHH.02085)</t>
   </si>
   <si>
     <t>Padded Saddle (BHH.02125)</t>
-  </si>
-[...19 lines deleted...]
-    <t>jacket; beaded (BHH.02085)</t>
   </si>
   <si>
     <t>jacket; 
 child's (BHH.02401)</t>
   </si>
   <si>
-    <t>headband ; headpiece (BHH.00272)</t>
-[...13 lines deleted...]
-  <si>
     <t>dress; 
 Child (BHH.02404)</t>
   </si>
   <si>
-    <t>cushion (BHH.00861)</t>
-[...21 lines deleted...]
-strip (BHH.01904)</t>
+    <t>mace (BHH.02517)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02594)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02629)</t>
+  </si>
+  <si>
+    <t>Drum ; Rattle (BHH.02630)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02631)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02632)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>