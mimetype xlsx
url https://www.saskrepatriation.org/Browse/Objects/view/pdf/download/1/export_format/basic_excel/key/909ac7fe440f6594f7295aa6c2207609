--- v0 (2026-04-12)
+++ v1 (2026-05-27)
@@ -26,99 +26,99 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
+    <t>pouch ; tobacco pouch (BHH.02742)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02829)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02666)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02735)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02824)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02734)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02633)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02743)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02607)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02643)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02596)</t>
+  </si>
+  <si>
+    <t>fan (BHH.02718)</t>
+  </si>
+  <si>
+    <t>drum beater (BHH.02789)</t>
+  </si>
+  <si>
+    <t>drum beater (BHH.02825)</t>
+  </si>
+  <si>
+    <t>drum (BHH.02826)</t>
+  </si>
+  <si>
+    <t>bag, tobacco ; Pipe bag (BHH.02794)</t>
+  </si>
+  <si>
     <t>bag, tobacco ; Pipe bag (BHH.02852)</t>
-  </si>
-[...46 lines deleted...]
-    <t>pouch ; tobacco pouch (BHH.02742)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>