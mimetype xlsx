--- v0 (2026-04-13)
+++ v1 (2026-05-31)
@@ -26,207 +26,207 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>moccasin (BHH.00328)</t>
-[...101 lines deleted...]
-    <t>legging (BHH.02104)</t>
+    <t>tomahawk (BHH.02566)</t>
   </si>
   <si>
     <t>stirrups; 
 stirrup (BHH.02132)</t>
   </si>
   <si>
+    <t>shirt ; jacket (BHH.02412)</t>
+  </si>
+  <si>
+    <t>sharpening stone (BHH.01556)</t>
+  </si>
+  <si>
+    <t>scraper ; bone tanning hook (BHH.01561)</t>
+  </si>
+  <si>
+    <t>roach (BHH.02369)</t>
+  </si>
+  <si>
+    <t>quilt (BHH.02523)</t>
+  </si>
+  <si>
+    <t>pail (BHH.01557)</t>
+  </si>
+  <si>
+    <t>Notebook (BHH.00386)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.02577)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02439)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00844)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00845)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00328)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01311)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01548)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01547)</t>
+  </si>
+  <si>
+    <t>Math test paper (BHH.00378)</t>
+  </si>
+  <si>
+    <t>mace (BHH.02575)</t>
+  </si>
+  <si>
+    <t>legging; quilled (BHH.01052)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02104)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01856)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01855)</t>
+  </si>
+  <si>
+    <t>knife (BHH.01806)</t>
+  </si>
+  <si>
     <t>headdress; 
 head dress (BHH.02198)</t>
   </si>
   <si>
+    <t>head band (BHH.02580)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.00643)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.00644)</t>
+  </si>
+  <si>
+    <t>flesher ; scraper (BHH.01563)</t>
+  </si>
+  <si>
+    <t>flesher ; metal tanning hook (BHH.01559)</t>
+  </si>
+  <si>
+    <t>cuffs (BHH.01911)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.02574)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.02573)</t>
+  </si>
+  <si>
+    <t>cradleboard, model; cradle board (BHH.01310)</t>
+  </si>
+  <si>
+    <t>coat (BHH.01558)</t>
+  </si>
+  <si>
+    <t>canoe (BHH.01060)</t>
+  </si>
+  <si>
+    <t>bridle (BHH.01550)</t>
+  </si>
+  <si>
+    <t>breastplate (BHH.02572)</t>
+  </si>
+  <si>
     <t>breast collar; Horse collar (BHH.02320)</t>
+  </si>
+  <si>
+    <t>bow and arrow set (BHH.01546)</t>
+  </si>
+  <si>
+    <t>bow (BHH.01379)</t>
+  </si>
+  <si>
+    <t>Birchbark moose call (BHH.00406)</t>
   </si>
   <si>
     <t>Birchbark biting; 
 Birch bark biting (BHH.02325)</t>
   </si>
   <si>
-    <t>roach (BHH.02369)</t>
-[...29 lines deleted...]
-    <t>head band (BHH.02580)</t>
+    <t>belt (BHH.02582)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01897)</t>
+  </si>
+  <si>
+    <t>Beaded wall pocket (BHH.00590)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.01541)</t>
+  </si>
+  <si>
+    <t>basket (BHH.01312)</t>
   </si>
   <si>
     <t>bag (BHH.02581)</t>
   </si>
   <si>
-    <t>belt (BHH.02582)</t>
+    <t>arrow (BHH.01663)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01662)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01649)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>