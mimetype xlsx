--- v0 (2026-04-13)
+++ v1 (2026-05-30)
@@ -26,117 +26,117 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
+    <t>Collar with tie (BHH.00222)</t>
+  </si>
+  <si>
+    <t>rug (BHH.00560)</t>
+  </si>
+  <si>
+    <t>rug (BHH.00561)</t>
+  </si>
+  <si>
+    <t>rug (BHH.00562)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.00596)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.00597)</t>
+  </si>
+  <si>
+    <t>mukluk (BHH.00839)</t>
+  </si>
+  <si>
+    <t>mukluk (BHH.00840)</t>
+  </si>
+  <si>
+    <t>snowshoes (BHH.00841)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00842)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00843)</t>
+  </si>
+  <si>
+    <t>mukluk (BHH.00855)</t>
+  </si>
+  <si>
+    <t>Beaded Knife Sheath (BHH.00866)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00873)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00874)</t>
+  </si>
+  <si>
+    <t>trap, long spring (BHH.01639)</t>
+  </si>
+  <si>
+    <t>trap, long spring (BHH.01686)</t>
+  </si>
+  <si>
+    <t>pouch; wall pocket (BHH.01783)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02060)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02061)</t>
+  </si>
+  <si>
+    <t>bag ; purse (BHH.02071)</t>
+  </si>
+  <si>
+    <t>Mace ; coupstick (BHH.02138)</t>
+  </si>
+  <si>
     <t>jacket (BHH.02374)</t>
-  </si>
-[...64 lines deleted...]
-    <t>Collar with tie (BHH.00222)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>