--- v0 (2026-04-12)
+++ v1 (2026-05-27)
@@ -26,1231 +26,1231 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="396">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>bag, tobacco ; Pipe bag (BHH.02852)</t>
-[...113 lines deleted...]
-    <t>Beaded moccasin (BHH.02518)</t>
+    <t>photograph (BHH.00161)</t>
+  </si>
+  <si>
+    <t>cradleboard; cradle board (BHH.00198)</t>
+  </si>
+  <si>
+    <t>baby wrap for cradleboard; cradle board (BHH.00199)</t>
+  </si>
+  <si>
+    <t>blanket for cradleboard; cradle board (BHH.00200)</t>
+  </si>
+  <si>
+    <t>strip (BHH.00213)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.00218)</t>
+  </si>
+  <si>
+    <t>Collar with tie (BHH.00222)</t>
+  </si>
+  <si>
+    <t>purse (BHH.00238)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00303)</t>
+  </si>
+  <si>
+    <t>belt ; or strip (BHH.00305)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.00310)</t>
+  </si>
+  <si>
+    <t>leggings; legging (BHH.00320)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00328)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00329)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00330)</t>
+  </si>
+  <si>
+    <t>correspondence (BHH.00332)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00360)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00361)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00362)</t>
+  </si>
+  <si>
+    <t>Math test paper (BHH.00378)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00383)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00384)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00385)</t>
+  </si>
+  <si>
+    <t>Notebook (BHH.00386)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.00399)</t>
+  </si>
+  <si>
+    <t>Birchbark moose call (BHH.00406)</t>
+  </si>
+  <si>
+    <t>Birchbark basket (BHH.00407)</t>
+  </si>
+  <si>
+    <t>illustration (BHH.00541)</t>
+  </si>
+  <si>
+    <t>bandolier (BHH.00546)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00552)</t>
+  </si>
+  <si>
+    <t>rug (BHH.00560)</t>
+  </si>
+  <si>
+    <t>rug (BHH.00561)</t>
+  </si>
+  <si>
+    <t>rug (BHH.00562)</t>
+  </si>
+  <si>
+    <t>Beaded wall pocket (BHH.00590)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.00596)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.00597)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00609)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00610)</t>
+  </si>
+  <si>
+    <t>purse (BHH.00611)</t>
+  </si>
+  <si>
+    <t>rondelle; rondell (BHH.00612)</t>
+  </si>
+  <si>
+    <t>rondell ; rondelle (BHH.00613)</t>
+  </si>
+  <si>
+    <t>rondell ; rondelle (BHH.00614)</t>
+  </si>
+  <si>
+    <t>rondell ; rondelle (BHH.00615)</t>
+  </si>
+  <si>
+    <t>pillow; cushion (BHH.00619)</t>
+  </si>
+  <si>
+    <t>pillow; cushion (BHH.00620)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet (BHH.00624)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet (BHH.00625)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00635)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00636)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00637)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00638)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00639)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00640)</t>
+  </si>
+  <si>
+    <t>mukluks (BHH.00641)</t>
+  </si>
+  <si>
+    <t>mukluks (BHH.00642)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.00643)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.00644)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00645)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00646)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00650)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00651)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00652)</t>
+  </si>
+  <si>
+    <t>mukluks (BHH.00654)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00656)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00657)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.00659)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00667)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00668)</t>
+  </si>
+  <si>
+    <t>moccasin ; quillwork (BHH.00708)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00709)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00710)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin ; Child's (BHH.00711)</t>
+  </si>
+  <si>
+    <t>handbag; bag (BHH.00722)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin ; Child's (BHH.00723)</t>
+  </si>
+  <si>
+    <t>moccasin ; quillwork (BHH.00724)</t>
+  </si>
+  <si>
+    <t>moccasin ; quillwork (BHH.00725)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00728)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00731)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00732)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00733)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00737)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00738)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00768)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00769)</t>
+  </si>
+  <si>
+    <t>sheath, knife (BHH.00776)</t>
+  </si>
+  <si>
+    <t>handbag (BHH.00777)</t>
+  </si>
+  <si>
+    <t>wall case ; bag (BHH.00781)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00798)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00799)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00803)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00804)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00805)</t>
+  </si>
+  <si>
+    <t>Birchbark basket (BHH.00808)</t>
+  </si>
+  <si>
+    <t>basket with lid (BHH.00809)</t>
+  </si>
+  <si>
+    <t>canoe, model (BHH.00812)</t>
+  </si>
+  <si>
+    <t>basket middle (BHH.00814)</t>
+  </si>
+  <si>
+    <t>basket lid (BHH.00815)</t>
+  </si>
+  <si>
+    <t>embroidered moccasin (BHH.00819)</t>
+  </si>
+  <si>
+    <t>embroidered moccasin (BHH.00820)</t>
+  </si>
+  <si>
+    <t>pillow; cushion (BHH.00821)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00828)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00829)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00830)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00831)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00832)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00833)</t>
+  </si>
+  <si>
+    <t>mukluk (BHH.00839)</t>
+  </si>
+  <si>
+    <t>mukluk (BHH.00840)</t>
+  </si>
+  <si>
+    <t>snowshoes (BHH.00841)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00842)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00843)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00844)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00845)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00851)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00852)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00853)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00854)</t>
+  </si>
+  <si>
+    <t>mukluk (BHH.00855)</t>
+  </si>
+  <si>
+    <t>Beaded Knife Sheath (BHH.00866)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00871)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00872)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00873)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00874)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00875)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00879)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00880)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01026)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01027)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01028)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01029)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01030)</t>
+  </si>
+  <si>
+    <t>colour photograph (BHH.01034)</t>
+  </si>
+  <si>
+    <t>legging; quilled (BHH.01052)</t>
+  </si>
+  <si>
+    <t>canoe (BHH.01060)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01073)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01074)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01075)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01293)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01294)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01295)</t>
+  </si>
+  <si>
+    <t>cradleboard, model; cradle board (BHH.01310)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01311)</t>
+  </si>
+  <si>
+    <t>basket (BHH.01312)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.01328)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.01329)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01334)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01336)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01341)</t>
+  </si>
+  <si>
+    <t>ring (BHH.01351)</t>
+  </si>
+  <si>
+    <t>Shell earring (BHH.01353)</t>
+  </si>
+  <si>
+    <t>strip ; jacket remnants (BHH.01360)</t>
+  </si>
+  <si>
+    <t>pocket cover; jacket remnants (BHH.01361)</t>
+  </si>
+  <si>
+    <t>pocket cover; jacket remnants (BHH.01362)</t>
+  </si>
+  <si>
+    <t>strip ; jacket remnants (BHH.01363)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01371)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01372)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01373)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01374)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01375)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01376)</t>
+  </si>
+  <si>
+    <t>collar (BHH.01377)</t>
+  </si>
+  <si>
+    <t>bow (BHH.01379)</t>
+  </si>
+  <si>
+    <t>bow (BHH.01387)</t>
+  </si>
+  <si>
+    <t>quiver (BHH.01388)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01389)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.01422)</t>
+  </si>
+  <si>
+    <t>moccasin ; child's (BHH.01423)</t>
+  </si>
+  <si>
+    <t>moccasin ; child's (BHH.01424)</t>
+  </si>
+  <si>
+    <t>moccasin ; quillwork (BHH.01425)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.01485)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.01486)</t>
+  </si>
+  <si>
+    <t>rondell ; rondelle (BHH.01504)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01538)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.01541)</t>
+  </si>
+  <si>
+    <t>bow and arrow set (BHH.01546)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01547)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01548)</t>
+  </si>
+  <si>
+    <t>bridle (BHH.01550)</t>
+  </si>
+  <si>
+    <t>sharpening stone (BHH.01556)</t>
+  </si>
+  <si>
+    <t>pail (BHH.01557)</t>
+  </si>
+  <si>
+    <t>coat (BHH.01558)</t>
+  </si>
+  <si>
+    <t>flesher ; metal tanning hook (BHH.01559)</t>
+  </si>
+  <si>
+    <t>scraper ; bone tanning hook (BHH.01561)</t>
+  </si>
+  <si>
+    <t>flesher ; scraper (BHH.01563)</t>
+  </si>
+  <si>
+    <t>club ; mace (BHH.01605)</t>
+  </si>
+  <si>
+    <t>eagle staff (BHH.01622)</t>
+  </si>
+  <si>
+    <t>eagle staff (BHH.01623)</t>
+  </si>
+  <si>
+    <t>trap, long spring (BHH.01639)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01649)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01651)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01652)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01662)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01663)</t>
+  </si>
+  <si>
+    <t>trap, long spring (BHH.01686)</t>
+  </si>
+  <si>
+    <t>mitten ; mittens (BHH.01706)</t>
+  </si>
+  <si>
+    <t>hat ; hood (BHH.01708)</t>
+  </si>
+  <si>
+    <t>Beaded vest (BHH.01714)</t>
+  </si>
+  <si>
+    <t>moss bag and doll set (BHH.01730)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01768)</t>
+  </si>
+  <si>
+    <t>cushion (BHH.01772)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01774)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01775)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01778)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01780)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01781)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01782)</t>
+  </si>
+  <si>
+    <t>pouch; wall pocket (BHH.01783)</t>
+  </si>
+  <si>
+    <t>snowshoes (BHH.01785)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01788)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01789)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01790)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01791)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01792)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01794)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01795)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01796)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01797)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01798)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.01800)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01803)</t>
+  </si>
+  <si>
+    <t>knife (BHH.01806)</t>
+  </si>
+  <si>
+    <t>basket (BHH.01810)</t>
+  </si>
+  <si>
+    <t>basket (BHH.01811)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01834)</t>
+  </si>
+  <si>
+    <t>trophy plaque (BHH.01836)</t>
+  </si>
+  <si>
+    <t>trophy plaque (BHH.01837)</t>
+  </si>
+  <si>
+    <t>trophy plaque (BHH.01838)</t>
+  </si>
+  <si>
+    <t>trophy plaque (BHH.01839)</t>
+  </si>
+  <si>
+    <t>trophy plaque (BHH.01840)</t>
+  </si>
+  <si>
+    <t>Clock plaque ; trophy (BHH.01841)</t>
+  </si>
+  <si>
+    <t>wall pocket ; wallpocket (BHH.01848)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01855)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01856)</t>
+  </si>
+  <si>
+    <t>gun case (BHH.01875)</t>
+  </si>
+  <si>
+    <t>guncase (BHH.01876)</t>
+  </si>
+  <si>
+    <t>cuffs or shoulder strip (BHH.01891)</t>
+  </si>
+  <si>
+    <t>cuffs or shoulder strip (BHH.01892)</t>
+  </si>
+  <si>
+    <t>beaded cuff (BHH.01894)</t>
+  </si>
+  <si>
+    <t>beaded cuff (BHH.01896)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01897)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01907)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01908)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01909)</t>
+  </si>
+  <si>
+    <t>cuffs (BHH.01911)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01913)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01921)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01928)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01932)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01934)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01935)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01936)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01937)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01938)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01939)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01941)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01942)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01948)</t>
+  </si>
+  <si>
+    <t>strip ; or belt (BHH.01949)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01953)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01954)</t>
+  </si>
+  <si>
+    <t>strip ; or belt (BHH.01956)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01957)</t>
+  </si>
+  <si>
+    <t>cuff and shoulder strip (BHH.01958)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01960)</t>
+  </si>
+  <si>
+    <t>strap; belt (BHH.01969)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01979)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01987)</t>
+  </si>
+  <si>
+    <t>bag ; wallet (BHH.02004)</t>
+  </si>
+  <si>
+    <t>Painting (BHH.02020)</t>
+  </si>
+  <si>
+    <t>basket with lid and small basket (BHH.02049)</t>
+  </si>
+  <si>
+    <t>basket with lid (BHH.02051)</t>
+  </si>
+  <si>
+    <t>basket with lid (BHH.02052)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02060)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02061)</t>
+  </si>
+  <si>
+    <t>bag ; purse (BHH.02071)</t>
+  </si>
+  <si>
+    <t>jacket; beaded (BHH.02085)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02104)</t>
+  </si>
+  <si>
+    <t>saddle piece (BHH.02120)</t>
+  </si>
+  <si>
+    <t>saddle piece (BHH.02121)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.02122)</t>
+  </si>
+  <si>
+    <t>Padded Saddle (BHH.02125)</t>
+  </si>
+  <si>
+    <t>stirrups; 
+stirrup (BHH.02132)</t>
+  </si>
+  <si>
+    <t>Mace ; coupstick (BHH.02138)</t>
+  </si>
+  <si>
+    <t>string of bells; 
+bell (BHH.02139)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02145)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02146)</t>
+  </si>
+  <si>
+    <t>legging ; cuff (BHH.02154)</t>
+  </si>
+  <si>
+    <t>legging ; cuff (BHH.02155)</t>
+  </si>
+  <si>
+    <t>bell, ankle (BHH.02160)</t>
+  </si>
+  <si>
+    <t>bell, ankle (BHH.02161)</t>
+  </si>
+  <si>
+    <t>beaded cuff (BHH.02162)</t>
+  </si>
+  <si>
+    <t>beaded cuff (BHH.02163)</t>
+  </si>
+  <si>
+    <t>Beaded neck tie (BHH.02164)</t>
+  </si>
+  <si>
+    <t>Beaded garter, legband (BHH.02165)</t>
+  </si>
+  <si>
+    <t>Beaded garter, legband (BHH.02166)</t>
+  </si>
+  <si>
+    <t>garter, leg (BHH.02167)</t>
+  </si>
+  <si>
+    <t>garter, leg (BHH.02168)</t>
+  </si>
+  <si>
+    <t>garter, ankle (BHH.02169)</t>
+  </si>
+  <si>
+    <t>garter, ankle (BHH.02170)</t>
+  </si>
+  <si>
+    <t>head band (BHH.02188)</t>
+  </si>
+  <si>
+    <t>Beaded arm band (BHH.02189)</t>
+  </si>
+  <si>
+    <t>Beaded arm band (BHH.02190)</t>
+  </si>
+  <si>
+    <t>apron, dance (BHH.02191)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.02192)</t>
+  </si>
+  <si>
+    <t>apron, dance (BHH.02193)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02194)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02195)</t>
+  </si>
+  <si>
+    <t>headdress; 
+head dress (BHH.02198)</t>
+  </si>
+  <si>
+    <t>Robe; Hooded Robe ; Jacket (BHH.02247)</t>
+  </si>
+  <si>
+    <t>Hood ; Beaver Hood (BHH.02250)</t>
+  </si>
+  <si>
+    <t>Birchbark basket lid (BHH.02295)</t>
+  </si>
+  <si>
+    <t>Birchbark basket lid (BHH.02296)</t>
+  </si>
+  <si>
+    <t>breast collar; Horse collar (BHH.02320)</t>
+  </si>
+  <si>
+    <t>Birchbark biting; 
+Birch bark biting (BHH.02325)</t>
+  </si>
+  <si>
+    <t>Birchbark Biting; Birch bark biting (BHH.02326)</t>
+  </si>
+  <si>
+    <t>Birchbark Biting; Birch bark biting (BHH.02327)</t>
+  </si>
+  <si>
+    <t>Birchbark Biting; Birch bark biting (BHH.02328)</t>
+  </si>
+  <si>
+    <t>Birchbark Biting; Birch bark biting (BHH.02329)</t>
+  </si>
+  <si>
+    <t>Birchbark Biting; Birch bark biting (BHH.02330)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; Birchbark biting (BHH.02333)</t>
+  </si>
+  <si>
+    <t>Birchbark Biting; Birch bark biting (BHH.02334)</t>
+  </si>
+  <si>
+    <t>roach (BHH.02369)</t>
+  </si>
+  <si>
+    <t>Metis sash (BHH.02372)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02374)</t>
+  </si>
+  <si>
+    <t>Caribou hide jacket (BHH.02378)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02379)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02381)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02389)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02390)</t>
+  </si>
+  <si>
+    <t>dress ; jingle dress (BHH.02392)</t>
+  </si>
+  <si>
+    <t>shirt (BHH.02394)</t>
+  </si>
+  <si>
+    <t>pants (BHH.02396)</t>
+  </si>
+  <si>
+    <t>jacket; 
+child's (BHH.02401)</t>
+  </si>
+  <si>
+    <t>dress; 
+Child (BHH.02404)</t>
+  </si>
+  <si>
+    <t>Painting (BHH.02411)</t>
+  </si>
+  <si>
+    <t>shirt ; jacket (BHH.02412)</t>
+  </si>
+  <si>
+    <t>blanket, saddle (BHH.02413)</t>
+  </si>
+  <si>
+    <t>rug ; wall hanging (BHH.02417)</t>
+  </si>
+  <si>
+    <t>portrait ; painting (BHH.02421)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02429)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02430)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02431)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02432)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02433)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02434)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02435)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02436)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02437)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02438)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02439)</t>
+  </si>
+  <si>
+    <t>snowshoes (BHH.02511)</t>
+  </si>
+  <si>
+    <t>mossbag &amp; amulet (BHH.02514)</t>
   </si>
   <si>
     <t>Birchbark container with lid; 
 Birch bark container with lid (BHH.02515)</t>
   </si>
   <si>
-    <t>mossbag &amp; amulet (BHH.02514)</t>
-[...1058 lines deleted...]
-    <t>photograph (BHH.00161)</t>
+    <t>Beaded moccasin (BHH.02518)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.02519)</t>
+  </si>
+  <si>
+    <t>snowshoe (BHH.02520)</t>
+  </si>
+  <si>
+    <t>quilt (BHH.02523)</t>
+  </si>
+  <si>
+    <t>leggings; legging (BHH.02524)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02525)</t>
+  </si>
+  <si>
+    <t>headdress (BHH.02526)</t>
+  </si>
+  <si>
+    <t>bandolier bag (BHH.02544)</t>
+  </si>
+  <si>
+    <t>basket (BHH.02545)</t>
+  </si>
+  <si>
+    <t>mask, horse (BHH.02547)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02548)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02549)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02557)</t>
+  </si>
+  <si>
+    <t>tomahawk (BHH.02566)</t>
+  </si>
+  <si>
+    <t>breastplate (BHH.02572)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.02573)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.02574)</t>
+  </si>
+  <si>
+    <t>mace (BHH.02575)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.02577)</t>
+  </si>
+  <si>
+    <t>head band (BHH.02580)</t>
+  </si>
+  <si>
+    <t>bag (BHH.02581)</t>
+  </si>
+  <si>
+    <t>belt (BHH.02582)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02596)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02607)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02633)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02643)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02666)</t>
+  </si>
+  <si>
+    <t>fan (BHH.02718)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02734)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02735)</t>
+  </si>
+  <si>
+    <t>pouch ; tobacco pouch (BHH.02742)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02743)</t>
+  </si>
+  <si>
+    <t>drum beater (BHH.02789)</t>
+  </si>
+  <si>
+    <t>bag, tobacco ; Pipe bag (BHH.02794)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02824)</t>
+  </si>
+  <si>
+    <t>drum beater (BHH.02825)</t>
+  </si>
+  <si>
+    <t>drum (BHH.02826)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02829)</t>
+  </si>
+  <si>
+    <t>bag, tobacco ; Pipe bag (BHH.02852)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>